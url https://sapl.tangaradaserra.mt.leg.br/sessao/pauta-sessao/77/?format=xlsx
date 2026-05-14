--- v0 (2026-03-20)
+++ v1 (2026-05-14)
@@ -10,170 +10,467 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="66" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="361" uniqueCount="139">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
+    <t>Projeto de Lei Complementar nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>Vander Alberto Masson - Prefeito Municipal</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 103, DE 09 DE MARÇO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Regime de Urgência Especial</t>
+  </si>
+  <si>
+    <t>Emendas e Subemendas a Proposições nº 4 de 2026</t>
+  </si>
+  <si>
+    <t>Renato Calhas</t>
+  </si>
+  <si>
+    <t>EMENDA AO PROJETO DE LEI COMPLEMENTAR 05/2026, QUE DISPÕE SOBRE ALTERAÇÕES NA LEI COMPLEMENTAR Nº 103, DE 09 DE MARÇO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Proposição apresentada em Plenário</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 14 de 2026</t>
+  </si>
+  <si>
+    <t>Prof Sebastian</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA REDUÇÃO DA CARGA HORÁRIA DO SERVIDOR PÚBLICO MUNICIPAL QUE SEJA PAI, MÃE, TUTOR, CURADOR OU RESPONSÁVEL LEGAL POR PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA OU OUTRA DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE TANGARÁ DA SERRA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Discussão Única</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 38 de 2026</t>
   </si>
   <si>
     <t>Esdras Moraes</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A NOMINAÇÃO DA RUA 30, NO BAIRRO BURITIS II, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Discussão Única</t>
-[...1 lines deleted...]
-  <si>
     <t>Projeto de Lei Ordinária nº 50 de 2026</t>
   </si>
   <si>
-    <t>Vander Alberto Masson - Prefeito Municipal</t>
-[...1 lines deleted...]
-  <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO AÇÃO/ATIVIDADE 2819 – EXECUÇÃO DE EMENDAS PARLAMENTARES PARA EXECUÇÃO DE SERVIÇOS SOCIOASSISTENCIAIS INCLUÍDO NO PROGRAMA 0006 – PROTEÇÃO SOCIAL PELO SISTEMA ÚNICO DE ASSISTÊNCIA SOCIAL – SUAS E A ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 70.000,00 (SETENTA MIL REAIS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 51 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 3.191.433,75 (TRÊS MILHÕES, CENTO E NOVENTA E UM MIL E QUATROCENTOS E TRINTA E TRÊS REAIS E SETENTA E CINCO CENTAVOS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>Projeto Substitutivo nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>SUBSTITUTIVO AO PROJETO DE LEI 51/2026, QUE DISPÕE SOBRE ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 3.191.433,75 (TRÊS MILHÕES, CENTO E NOVENTA E UM MIL E QUATROCENTOS E TRINTA E TRÊS REAIS E SETENTA E CINCO CENTAVOS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária nº 52 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 7.856.824,04 (SETE MILHÕES E OITOCENTOS E CINQUENTA E SEIS MIL E OITOCENTOS E VINTE E QUATRO REAIS E QUATRO CENTAVOS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>Projeto de Lei Ordinária nº 14 de 2026</t>
-[...5 lines deleted...]
-    <t>DISPÕE SOBRE A REGULAMENTAÇÃO DA REDUÇÃO DA CARGA HORÁRIA DO SERVIDOR PÚBLICO MUNICIPAL QUE SEJA PAI, MÃE, TUTOR, CURADOR OU RESPONSÁVEL LEGAL POR PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA OU OUTRA DEFICIÊNCIA, NO ÂMBITO DO MUNICÍPIO DE TANGARÁ DA SERRA – MT, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+    <t>Projeto de Lei Ordinária nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 65.000,00 (SESSENTA E CINCO MIL REAIS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 153 de 2026</t>
+  </si>
+  <si>
+    <t>Zi Lima</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE, ASSISTÊNCIA SOCIAL E CIDADANIA E DIREITOS HUMANOS AO PROJETO DE LEI ORDINÁRIA 50/2026 EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 154 de 2026</t>
+  </si>
+  <si>
+    <t>Escobar</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE EDUCAÇÃO, CULTURA E ESPORTE DO PROJETO DE LEI Nº 54/2026.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 155 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO SUBSTITUTIVO Nº 9/2026 EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 156 de 2026</t>
+  </si>
+  <si>
+    <t>Fabio Brito</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO LEI SUBSTITUTIVO N.º 09-2026 PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 104 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE EDUCAÇÃO, CULTURA E ESPORTE DO PROJETO DE LEI ORDINARIO Nº 38/2026</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 125 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 38/2026 VEREADOR ESDRAS MORAES</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 134 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI ORDINÁRIA N.º 50-2026 PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 140 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 50/2026 EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 143 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 52/2026 EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 144 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE EDUCAÇÃO, CULTURA E ESPORTE DO PROJETO DE LEI COMPLEMENTAR Nº 05/2026.</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 146 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI ORDINÁRIA N.º 54-2026 PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 147 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI ORDINÁRIA N.º 52-2026 PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 149 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE, ASSISTÊNCIA SOCIAL E CIDADANIA E DIREITOS HUMANOS AO PROJETO DE LEI ORDINÁRIA 52/2026 EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 150 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI COMPLEMENTAR 05/2026 EXECUTIVO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 151 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 54/2026 EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 148 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE SAÚDE, ASSISTÊNCIA SOCIAL E CIDADANIA E DIREITOS HUMANOS AO PROJETO DE LEI ORDINÁRIA 51/2026 EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
-    <t>Projeto de Lei Complementar nº 5 de 2026</t>
-[...13 lines deleted...]
-  <si>
     <t>Projeto de Lei Ordinária nº 55 de 2026</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA META FINANCEIRA DA LEI Nº 6.970, DE 27 DE AGOSTO DE 2025 E SUA ALTERAÇÃO – PLANO PLURIANUAL E DA LEI Nº 6.998, DE 11 DE SETEMBRO DE 2025 E SUA ALTERAÇÃO – LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO, E ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 224.584,60 (DUZENTOS E VINTE E QUATRO MIL E QUINHENTOS E OITENTA E QUATRO REAIS E SESSENTA CENTAVOS) NA ESTRUTURA DA LEI Nº 7.148, DE 04 DE DEZEMBRO DE 2025 – LEI ORÇAMENTÁRIA ANUAL – LOA, DESTINADO A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE ADMINISTRAÇÃO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Regime de Urgência Simples</t>
   </si>
   <si>
     <t>Requerimento nº 50 de 2026</t>
   </si>
   <si>
-    <t>Escobar</t>
-[...1 lines deleted...]
-  <si>
     <t>REQUER À MESA DIRETORA A DISPENSA DE COMPARECIMENTO À 8ª SESSÃO ORDINÁRIA, PARA APRECIAÇÃO EM PLENÁRIO, NA FORMA DO ART. 83, INCISO V, DO REGIMENTO INTERNO.</t>
   </si>
   <si>
-    <t>Proposição apresentada em Plenário</t>
+    <t>Requerimento nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Helio da Nazaré</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O PROGRAMA “PORTEIRA ADENTRO”, NO MUNICÍPIO DE TANGARÁ DA SERRA-MT.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTES À PROGRAMAÇÃO PACTUADA E INTEGRADA (PPI).</t>
+  </si>
+  <si>
+    <t>Requerimento nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, A DISPONIBILIZAÇÃO DE CÓPIA INTEGRAL DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS FIRMADO ENTRE O MUNICÍPIO E A EMPRESA DIS DIAGNÓSTICO, REFERENTE À REALIZAÇÃO DE EXAMES DE IMAGEM, NO ÂMBITO DA SECRETARIA MUNICIPAL DE SAÚDE.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, A DISPONIBILIZAÇÃO DA LISTA COMPLETA DE TODOS OS SERVIÇOS E BENS ADQUIRIDOS ORIUNDOS DA ATA DE REGISTRO DE PREÇOS DECORRENTE DO PREGÃO Nº 100/2023.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER AO EXECUTIVO MUNICIPAL, A DISPONIBILIZAÇÃO DE CÓPIA INTEGRAL DO CONTRATO FIRMADO ENTRE A PREFEITURA MUNICIPAL DE TANGARÁ DA SERRA – MT E A EMPRESA STAR LAUDOS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>Sarah Botelho</t>
+  </si>
+  <si>
+    <t>REQUER AO SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO – SAMAE INFORMAÇÕES SOBRE O POSSÍVEL REAJUSTE CONTRATUAL REFERENTE À DESTINAÇÃO DE RESÍDUOS SÓLIDOS.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>Edmilson Porfirio</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES MUNICIPAIS DE TANGARÁ DA SERRA-MT</t>
+  </si>
+  <si>
+    <t>Requerimento nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES E DOCUMENTOS REFERENTES AO SISTEMA INFORMATIZADO UTILIZADO PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>Niltinho do Lanche</t>
+  </si>
+  <si>
+    <t>REQUER DO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES E ENVIO DE RELATÓRIO DETALHADO DAS RECEITAS E DA DÍVIDA ATIVA DO MUNICÍPIO, REFERENTES AOS EXERCÍCIOS DE 2024 E 2025.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER DO PODER EXECUTIVO MUNICIPAL, SOLICITANDO, POR MEIO DOS SETORES COMPETENTES, O ENCAMINHAMENTO DAS SEGUINTES INFORMAÇÕES E DOCUMENTOS:</t>
+  </si>
+  <si>
+    <t>Requerimento nº 61 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER DO PODER EXECUTIVO MUNICIPAL TODAS AS INFORMAÇÕES DETALHADAS REFERENTES AOS VALORES PAGOS PELOS ECOPONTOS DO MUNICÍPIO PARA A REALIZAÇÃO DE DESCARTES NO NOVO ATERRO SANITÁRIO DE TANGARÁ DA SERRA, DESDE O INÍCIO DE SUAS OPERAÇÕES.</t>
   </si>
   <si>
     <t>Indicação nº 170 de 2026</t>
   </si>
   <si>
-    <t>Helio da Nazaré</t>
-[...1 lines deleted...]
-  <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº 853/2025 QUE SOLICITOU AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOSTO A NECESSIDADE DE ADQUIRIR UM TRITURADOR DE RESÍDUOS SÓLIDOS PARA O ECOPONTO DO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
     <t>Indicação nº 171 de 2026</t>
   </si>
   <si>
+    <t>INDICA AO SERVIÇO AUTÔNOMO DE ÁGUA E ESGOSTO A NECESSIDADE DE ADQUIRIR UM TRITURADOR DE RESÍDUOS SÓLIDOS PARA O ECOPONTO DO BAIRRO JARDIM ACAPULCO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 172 de 2026</t>
+  </si>
+  <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE DE FAIXA ELEVADA COM SUA DEVIDA SINALIZAÇÃO NA AVENIDA ALVADI MONTICELLI, NAS PROXIMIDADES DA ROTATÓRIA QUE DÁ ACESSO AO BAIRRO JARDIM NAZARÉ.</t>
   </si>
   <si>
-    <t>Indicação nº 172 de 2026</t>
+    <t>Indicação nº 173 de 2026</t>
+  </si>
+  <si>
+    <t>Dona Neide</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE INTERNET GRATUITA EM ESPAÇOS PÚBLICOS DE LAZER, COMO O BOSQUE MUNICIPAL, PRAÇA DA BÍBLIA, PRAÇA DOS PIONEIROS E DEMAIS ÁREAS DO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 174 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CAPELA MORTUÁRIA NO DISTRITO DE PROGRESSO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 175 de 2026</t>
+  </si>
+  <si>
+    <t>Evânia Félix</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR A DEMARCAÇÃO DE VAGAS DE ESTACIONAMENTO NA RUA SÃO PAULO, LOCALIZADA NA REGIÃO CENTRAL DO MUNICÍPIO, ESPECIFICAMENTE NO ESTACIONAMENTO EXTERNO AO PRÉDIO DO ANTIGO PAÇO MUNICIPAL.</t>
+  </si>
+  <si>
+    <t>Indicação nº 176 de 2026</t>
+  </si>
+  <si>
+    <t>INDICO AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE, TIPO QUEBRA-MOLAS, NA RUA 28 COM A RUA 7-A, NO JARDIM TANAKA.</t>
+  </si>
+  <si>
+    <t>Indicação nº 177 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E FINANCEIROS COM A FINALIDADE DE VIABILIZAR A VALORIZAÇÃO SALARIAL DOS AUXILIARES DE CRECHE, DAS MAIS DISTINTAS SIGLAS EXISTENTES NA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 178 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E FINANCEIROS COM A FINALIDADE DE VIABILIZAR A VALORIZAÇÃO SALARIAL DAS MERENDEIRAS ESCOLARES E SERVIÇOS GERAIS NA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 179 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS EM CARÁTER EMERGENCIAL E, POSTERIORMENTE, O RECAPEAMENTO ASFÁLTICO NAS RUAS LOCALIZADAS ENTRE OS BAIRROS JARDIM PAULISTA, JARDIM SÃO RAFAEL E JARDIM COELHO, NAS IMEDIAÇÕES DO JARDIM GOIÁS ,NO MUNICÍPIO DE TANGARÁ DA SERRA – MT.</t>
+  </si>
+  <si>
+    <t>Indicação nº 180 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJAM REALIZADOS ESTUDOS TÉCNICOS E FINANCEIROS COM A FINALIDADE DE VIABILIZAR A VALORIZAÇÃO SALARIAL DOS TÉCNICOS ADMINISTRATIVOS EDUCACIONAIS/SECRETÁRIOS DA REDE MUNICIPAL DE ENSINO.</t>
+  </si>
+  <si>
+    <t>Indicação nº 181 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AOS SENADORES DA REPÚBLICA QUE DELIBEREM, COM URGÊNCIA, AS TRAMITAÇÕES NECESSÁRIAS PARA A APROVAÇÃO DO PROJETO DE LEI Nº 2.531/2021, QUE INSTITUI O PISO SALARIAL PROFISSIONAL NACIONAL PARA OS PROFISSIONAIS DA EDUCAÇÃO BÁSICA PÚBLICA QUE EXERCEM FUNÇÕES DE APOIO ADMINISTRATIVO, TÉCNICO OU OPERACIONAL.</t>
+  </si>
+  <si>
+    <t>Indicação nº 182 de 2026</t>
+  </si>
+  <si>
+    <t>Horácio Pereira</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DA RESTAURAÇÃO ASFÁLTICA E REVITALIZAÇÃO DA CICLOVIA NA AVENIDA ALVADI MONTICELLI.</t>
+  </si>
+  <si>
+    <t>Indicação nº 183 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A  INSTALAÇÃO DE UMA CAÇAMBA PARA DESCARTE DE ENTULHOS E RESÍDUOS SÓLIDOS NA SAÍDA DA ESTRADA DO ARARÃO, PRÓXIMO À ESTAÇÃO DO SAMAE.</t>
+  </si>
+  <si>
+    <t>Indicação nº 184 de 2026</t>
+  </si>
+  <si>
+    <t>INDICA AO PODER EXECUTIVO MUNICIPAL, COM CÓPIA À SECRETARIA COMPETENTE, QUE SEJA REALIZADA A MANUTENÇÃO DO CAMPINHO DE FUTEBOL LOCALIZADO NA ENTRADA DO BAIRRO JARDIM BELA VISTA, BEM COMO A LIMPEZA E MANUTENÇÃO DOS CANTEIROS E ÁREAS AO REDOR DO ESPAÇO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 145 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE FINANÇAS E ORÇAMENTO AO PROJETO DE LEI ORDINÁRIA N.º 55-2026 PODER EXECUTIVO</t>
+  </si>
+  <si>
+    <t>Parecer de Comissão Permanente nº 152 de 2026</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL DA COMISSÃO DE LEGISLAÇÃO AO PROJETO DE LEI ORDINÁRIA Nº 55/2026 EXECUTIVO MUNICIPAL</t>
+  </si>
+  <si>
+    <t>Moção nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>PROPÕE À MESA DIRETORA MOÇÃO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AOS CABELEIREIROS E BARBEIROS PELOS SEUS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE TANGARÁ DA SERRA –MT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -465,322 +762,1502 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F72"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="38.28515625" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="39.7109375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="33.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2">
-        <v>11750</v>
+        <v>11867</v>
       </c>
       <c r="B2" t="s">
         <v>6</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3">
-        <v>11835</v>
+        <v>11941</v>
       </c>
       <c r="B3" t="s">
         <v>6</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>13</v>
       </c>
       <c r="F3" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
-        <v>11836</v>
+        <v>11512</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
-        <v>11852</v>
+        <v>11750</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="F5" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6">
-        <v>11512</v>
+        <v>11835</v>
       </c>
       <c r="B6" t="s">
         <v>6</v>
       </c>
       <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E6" t="s">
+        <v>23</v>
+      </c>
+      <c r="F6" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7">
-        <v>11867</v>
+        <v>11836</v>
       </c>
       <c r="B7" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8">
-        <v>11869</v>
+        <v>11930</v>
       </c>
       <c r="B8" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F8" t="s">
-        <v>24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9">
-        <v>11870</v>
+        <v>11852</v>
       </c>
       <c r="B9" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F9" t="s">
-        <v>29</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10">
-        <v>11868</v>
+        <v>11869</v>
       </c>
       <c r="B10" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C10" t="s">
         <v>30</v>
       </c>
       <c r="D10" t="s">
+        <v>8</v>
+      </c>
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11">
-        <v>11871</v>
+        <v>11940</v>
       </c>
       <c r="B11" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C11" t="s">
+        <v>32</v>
+      </c>
+      <c r="D11" t="s">
+        <v>33</v>
+      </c>
+      <c r="E11" t="s">
         <v>34</v>
       </c>
-      <c r="D11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F11" t="s">
-        <v>33</v>
+        <v>14</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12">
-        <v>11872</v>
+        <v>11942</v>
       </c>
       <c r="B12" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C12" t="s">
+        <v>35</v>
+      </c>
+      <c r="D12" t="s">
+        <v>36</v>
+      </c>
+      <c r="E12" t="s">
         <v>37</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13">
-        <v>11873</v>
+        <v>11943</v>
       </c>
       <c r="B13" t="s">
-        <v>21</v>
+        <v>6</v>
       </c>
       <c r="C13" t="s">
         <v>39</v>
       </c>
       <c r="D13" t="s">
+        <v>20</v>
+      </c>
+      <c r="E13" t="s">
+        <v>40</v>
+      </c>
+      <c r="F13" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="A14">
+        <v>11944</v>
+      </c>
+      <c r="B14" t="s">
+        <v>6</v>
+      </c>
+      <c r="C14" t="s">
+        <v>41</v>
+      </c>
+      <c r="D14" t="s">
+        <v>42</v>
+      </c>
+      <c r="E14" t="s">
+        <v>43</v>
+      </c>
+      <c r="F14" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="A15">
+        <v>11789</v>
+      </c>
+      <c r="B15" t="s">
+        <v>6</v>
+      </c>
+      <c r="C15" t="s">
+        <v>44</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
+        <v>45</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16" spans="1:6">
+      <c r="A16">
+        <v>11810</v>
+      </c>
+      <c r="B16" t="s">
+        <v>6</v>
+      </c>
+      <c r="C16" t="s">
+        <v>46</v>
+      </c>
+      <c r="D16" t="s">
+        <v>20</v>
+      </c>
+      <c r="E16" t="s">
+        <v>47</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:6">
+      <c r="A17">
+        <v>11857</v>
+      </c>
+      <c r="B17" t="s">
+        <v>6</v>
+      </c>
+      <c r="C17" t="s">
+        <v>48</v>
+      </c>
+      <c r="D17" t="s">
+        <v>42</v>
+      </c>
+      <c r="E17" t="s">
+        <v>49</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18" spans="1:6">
+      <c r="A18">
+        <v>11863</v>
+      </c>
+      <c r="B18" t="s">
+        <v>6</v>
+      </c>
+      <c r="C18" t="s">
+        <v>50</v>
+      </c>
+      <c r="D18" t="s">
+        <v>20</v>
+      </c>
+      <c r="E18" t="s">
+        <v>51</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19" spans="1:6">
+      <c r="A19">
+        <v>11866</v>
+      </c>
+      <c r="B19" t="s">
+        <v>6</v>
+      </c>
+      <c r="C19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19" t="s">
+        <v>20</v>
+      </c>
+      <c r="E19" t="s">
+        <v>53</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:6">
+      <c r="A20">
+        <v>11931</v>
+      </c>
+      <c r="B20" t="s">
+        <v>6</v>
+      </c>
+      <c r="C20" t="s">
+        <v>54</v>
+      </c>
+      <c r="D20" t="s">
+        <v>36</v>
+      </c>
+      <c r="E20" t="s">
+        <v>55</v>
+      </c>
+      <c r="F20" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="21" spans="1:6">
+      <c r="A21">
+        <v>11933</v>
+      </c>
+      <c r="B21" t="s">
+        <v>6</v>
+      </c>
+      <c r="C21" t="s">
+        <v>56</v>
+      </c>
+      <c r="D21" t="s">
+        <v>42</v>
+      </c>
+      <c r="E21" t="s">
+        <v>57</v>
+      </c>
+      <c r="F21" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="22" spans="1:6">
+      <c r="A22">
+        <v>11934</v>
+      </c>
+      <c r="B22" t="s">
+        <v>6</v>
+      </c>
+      <c r="C22" t="s">
+        <v>58</v>
+      </c>
+      <c r="D22" t="s">
+        <v>42</v>
+      </c>
+      <c r="E22" t="s">
+        <v>59</v>
+      </c>
+      <c r="F22" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="23" spans="1:6">
+      <c r="A23">
+        <v>11936</v>
+      </c>
+      <c r="B23" t="s">
+        <v>6</v>
+      </c>
+      <c r="C23" t="s">
+        <v>60</v>
+      </c>
+      <c r="D23" t="s">
+        <v>33</v>
+      </c>
+      <c r="E23" t="s">
+        <v>61</v>
+      </c>
+      <c r="F23" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:6">
+      <c r="A24">
+        <v>11937</v>
+      </c>
+      <c r="B24" t="s">
+        <v>6</v>
+      </c>
+      <c r="C24" t="s">
+        <v>62</v>
+      </c>
+      <c r="D24" t="s">
+        <v>12</v>
+      </c>
+      <c r="E24" t="s">
+        <v>63</v>
+      </c>
+      <c r="F24" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:6">
+      <c r="A25">
+        <v>11938</v>
+      </c>
+      <c r="B25" t="s">
+        <v>6</v>
+      </c>
+      <c r="C25" t="s">
+        <v>64</v>
+      </c>
+      <c r="D25" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" t="s">
+        <v>65</v>
+      </c>
+      <c r="F25" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="26" spans="1:6">
+      <c r="A26">
+        <v>11935</v>
+      </c>
+      <c r="B26" t="s">
+        <v>6</v>
+      </c>
+      <c r="C26" t="s">
+        <v>66</v>
+      </c>
+      <c r="D26" t="s">
+        <v>33</v>
+      </c>
+      <c r="E26" t="s">
+        <v>67</v>
+      </c>
+      <c r="F26" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="27" spans="1:6">
+      <c r="A27">
+        <v>11867</v>
+      </c>
+      <c r="B27" t="s">
+        <v>68</v>
+      </c>
+      <c r="C27" t="s">
+        <v>7</v>
+      </c>
+      <c r="D27" t="s">
+        <v>8</v>
+      </c>
+      <c r="E27" t="s">
+        <v>9</v>
+      </c>
+      <c r="F27" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="28" spans="1:6">
+      <c r="A28">
+        <v>11869</v>
+      </c>
+      <c r="B28" t="s">
+        <v>68</v>
+      </c>
+      <c r="C28" t="s">
+        <v>30</v>
+      </c>
+      <c r="D28" t="s">
+        <v>8</v>
+      </c>
+      <c r="E28" t="s">
+        <v>31</v>
+      </c>
+      <c r="F28" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29">
+        <v>11870</v>
+      </c>
+      <c r="B29" t="s">
+        <v>68</v>
+      </c>
+      <c r="C29" t="s">
+        <v>69</v>
+      </c>
+      <c r="D29" t="s">
+        <v>8</v>
+      </c>
+      <c r="E29" t="s">
+        <v>70</v>
+      </c>
+      <c r="F29" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30">
+        <v>11868</v>
+      </c>
+      <c r="B30" t="s">
+        <v>68</v>
+      </c>
+      <c r="C30" t="s">
+        <v>72</v>
+      </c>
+      <c r="D30" t="s">
+        <v>36</v>
+      </c>
+      <c r="E30" t="s">
+        <v>73</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31">
+        <v>11906</v>
+      </c>
+      <c r="B31" t="s">
+        <v>68</v>
+      </c>
+      <c r="C31" t="s">
+        <v>74</v>
+      </c>
+      <c r="D31" t="s">
+        <v>75</v>
+      </c>
+      <c r="E31" t="s">
+        <v>76</v>
+      </c>
+      <c r="F31" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:6">
+      <c r="A32">
+        <v>11907</v>
+      </c>
+      <c r="B32" t="s">
+        <v>68</v>
+      </c>
+      <c r="C32" t="s">
+        <v>77</v>
+      </c>
+      <c r="D32" t="s">
+        <v>20</v>
+      </c>
+      <c r="E32" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="33" spans="1:6">
+      <c r="A33">
+        <v>11908</v>
+      </c>
+      <c r="B33" t="s">
+        <v>68</v>
+      </c>
+      <c r="C33" t="s">
+        <v>79</v>
+      </c>
+      <c r="D33" t="s">
+        <v>20</v>
+      </c>
+      <c r="E33" t="s">
+        <v>80</v>
+      </c>
+      <c r="F33" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:6">
+      <c r="A34">
+        <v>11909</v>
+      </c>
+      <c r="B34" t="s">
+        <v>68</v>
+      </c>
+      <c r="C34" t="s">
+        <v>81</v>
+      </c>
+      <c r="D34" t="s">
+        <v>20</v>
+      </c>
+      <c r="E34" t="s">
+        <v>82</v>
+      </c>
+      <c r="F34" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:6">
+      <c r="A35">
+        <v>11910</v>
+      </c>
+      <c r="B35" t="s">
+        <v>68</v>
+      </c>
+      <c r="C35" t="s">
+        <v>83</v>
+      </c>
+      <c r="D35" t="s">
+        <v>20</v>
+      </c>
+      <c r="E35" t="s">
+        <v>84</v>
+      </c>
+      <c r="F35" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>11911</v>
+      </c>
+      <c r="B36" t="s">
+        <v>68</v>
+      </c>
+      <c r="C36" t="s">
+        <v>85</v>
+      </c>
+      <c r="D36" t="s">
+        <v>86</v>
+      </c>
+      <c r="E36" t="s">
+        <v>87</v>
+      </c>
+      <c r="F36" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>11912</v>
+      </c>
+      <c r="B37" t="s">
+        <v>68</v>
+      </c>
+      <c r="C37" t="s">
+        <v>88</v>
+      </c>
+      <c r="D37" t="s">
+        <v>89</v>
+      </c>
+      <c r="E37" t="s">
+        <v>90</v>
+      </c>
+      <c r="F37" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>11926</v>
+      </c>
+      <c r="B38" t="s">
+        <v>68</v>
+      </c>
+      <c r="C38" t="s">
+        <v>91</v>
+      </c>
+      <c r="D38" t="s">
+        <v>86</v>
+      </c>
+      <c r="E38" t="s">
+        <v>92</v>
+      </c>
+      <c r="F38" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>11927</v>
+      </c>
+      <c r="B39" t="s">
+        <v>68</v>
+      </c>
+      <c r="C39" t="s">
+        <v>93</v>
+      </c>
+      <c r="D39" t="s">
+        <v>94</v>
+      </c>
+      <c r="E39" t="s">
+        <v>95</v>
+      </c>
+      <c r="F39" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>11928</v>
+      </c>
+      <c r="B40" t="s">
+        <v>68</v>
+      </c>
+      <c r="C40" t="s">
+        <v>96</v>
+      </c>
+      <c r="D40" t="s">
+        <v>94</v>
+      </c>
+      <c r="E40" t="s">
+        <v>97</v>
+      </c>
+      <c r="F40" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>11929</v>
+      </c>
+      <c r="B41" t="s">
+        <v>68</v>
+      </c>
+      <c r="C41" t="s">
+        <v>98</v>
+      </c>
+      <c r="D41" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" t="s">
+        <v>99</v>
+      </c>
+      <c r="F41" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>11871</v>
+      </c>
+      <c r="B42" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" t="s">
+        <v>100</v>
+      </c>
+      <c r="D42" t="s">
+        <v>75</v>
+      </c>
+      <c r="E42" t="s">
+        <v>101</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="43" spans="1:6">
+      <c r="A43">
+        <v>11872</v>
+      </c>
+      <c r="B43" t="s">
+        <v>68</v>
+      </c>
+      <c r="C43" t="s">
+        <v>102</v>
+      </c>
+      <c r="D43" t="s">
+        <v>75</v>
+      </c>
+      <c r="E43" t="s">
+        <v>103</v>
+      </c>
+      <c r="F43" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="44" spans="1:6">
+      <c r="A44">
+        <v>11873</v>
+      </c>
+      <c r="B44" t="s">
+        <v>68</v>
+      </c>
+      <c r="C44" t="s">
+        <v>104</v>
+      </c>
+      <c r="D44" t="s">
+        <v>75</v>
+      </c>
+      <c r="E44" t="s">
+        <v>105</v>
+      </c>
+      <c r="F44" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="45" spans="1:6">
+      <c r="A45">
+        <v>11913</v>
+      </c>
+      <c r="B45" t="s">
+        <v>68</v>
+      </c>
+      <c r="C45" t="s">
+        <v>106</v>
+      </c>
+      <c r="D45" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" t="s">
+        <v>108</v>
+      </c>
+      <c r="F45" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="46" spans="1:6">
+      <c r="A46">
+        <v>11915</v>
+      </c>
+      <c r="B46" t="s">
+        <v>68</v>
+      </c>
+      <c r="C46" t="s">
+        <v>109</v>
+      </c>
+      <c r="D46" t="s">
+        <v>107</v>
+      </c>
+      <c r="E46" t="s">
+        <v>110</v>
+      </c>
+      <c r="F46" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="47" spans="1:6">
+      <c r="A47">
+        <v>11916</v>
+      </c>
+      <c r="B47" t="s">
+        <v>68</v>
+      </c>
+      <c r="C47" t="s">
+        <v>111</v>
+      </c>
+      <c r="D47" t="s">
+        <v>112</v>
+      </c>
+      <c r="E47" t="s">
+        <v>113</v>
+      </c>
+      <c r="F47" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="48" spans="1:6">
+      <c r="A48">
+        <v>11917</v>
+      </c>
+      <c r="B48" t="s">
+        <v>68</v>
+      </c>
+      <c r="C48" t="s">
+        <v>114</v>
+      </c>
+      <c r="D48" t="s">
+        <v>42</v>
+      </c>
+      <c r="E48" t="s">
+        <v>115</v>
+      </c>
+      <c r="F48" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="49" spans="1:6">
+      <c r="A49">
+        <v>11918</v>
+      </c>
+      <c r="B49" t="s">
+        <v>68</v>
+      </c>
+      <c r="C49" t="s">
+        <v>116</v>
+      </c>
+      <c r="D49" t="s">
+        <v>16</v>
+      </c>
+      <c r="E49" t="s">
+        <v>117</v>
+      </c>
+      <c r="F49" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="50" spans="1:6">
+      <c r="A50">
+        <v>11919</v>
+      </c>
+      <c r="B50" t="s">
+        <v>68</v>
+      </c>
+      <c r="C50" t="s">
+        <v>118</v>
+      </c>
+      <c r="D50" t="s">
+        <v>16</v>
+      </c>
+      <c r="E50" t="s">
+        <v>119</v>
+      </c>
+      <c r="F50" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="51" spans="1:6">
+      <c r="A51">
+        <v>11920</v>
+      </c>
+      <c r="B51" t="s">
+        <v>68</v>
+      </c>
+      <c r="C51" t="s">
+        <v>120</v>
+      </c>
+      <c r="D51" t="s">
+        <v>33</v>
+      </c>
+      <c r="E51" t="s">
+        <v>121</v>
+      </c>
+      <c r="F51" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="52" spans="1:6">
+      <c r="A52">
+        <v>11921</v>
+      </c>
+      <c r="B52" t="s">
+        <v>68</v>
+      </c>
+      <c r="C52" t="s">
+        <v>122</v>
+      </c>
+      <c r="D52" t="s">
+        <v>16</v>
+      </c>
+      <c r="E52" t="s">
+        <v>123</v>
+      </c>
+      <c r="F52" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="53" spans="1:6">
+      <c r="A53">
+        <v>11922</v>
+      </c>
+      <c r="B53" t="s">
+        <v>68</v>
+      </c>
+      <c r="C53" t="s">
+        <v>124</v>
+      </c>
+      <c r="D53" t="s">
+        <v>16</v>
+      </c>
+      <c r="E53" t="s">
+        <v>125</v>
+      </c>
+      <c r="F53" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="54" spans="1:6">
+      <c r="A54">
+        <v>11923</v>
+      </c>
+      <c r="B54" t="s">
+        <v>68</v>
+      </c>
+      <c r="C54" t="s">
+        <v>126</v>
+      </c>
+      <c r="D54" t="s">
+        <v>127</v>
+      </c>
+      <c r="E54" t="s">
+        <v>128</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="55" spans="1:6">
+      <c r="A55">
+        <v>11924</v>
+      </c>
+      <c r="B55" t="s">
+        <v>68</v>
+      </c>
+      <c r="C55" t="s">
+        <v>129</v>
+      </c>
+      <c r="D55" t="s">
+        <v>127</v>
+      </c>
+      <c r="E55" t="s">
+        <v>130</v>
+      </c>
+      <c r="F55" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="56" spans="1:6">
+      <c r="A56">
+        <v>11925</v>
+      </c>
+      <c r="B56" t="s">
+        <v>68</v>
+      </c>
+      <c r="C56" t="s">
+        <v>131</v>
+      </c>
+      <c r="D56" t="s">
+        <v>94</v>
+      </c>
+      <c r="E56" t="s">
+        <v>132</v>
+      </c>
+      <c r="F56" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="57" spans="1:6">
+      <c r="A57">
+        <v>11931</v>
+      </c>
+      <c r="B57" t="s">
+        <v>68</v>
+      </c>
+      <c r="C57" t="s">
+        <v>54</v>
+      </c>
+      <c r="D57" t="s">
+        <v>36</v>
+      </c>
+      <c r="E57" t="s">
+        <v>55</v>
+      </c>
+      <c r="F57" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:6">
+      <c r="A58">
+        <v>11932</v>
+      </c>
+      <c r="B58" t="s">
+        <v>68</v>
+      </c>
+      <c r="C58" t="s">
+        <v>133</v>
+      </c>
+      <c r="D58" t="s">
+        <v>42</v>
+      </c>
+      <c r="E58" t="s">
+        <v>134</v>
+      </c>
+      <c r="F58" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="59" spans="1:6">
+      <c r="A59">
+        <v>11933</v>
+      </c>
+      <c r="B59" t="s">
+        <v>68</v>
+      </c>
+      <c r="C59" t="s">
+        <v>56</v>
+      </c>
+      <c r="D59" t="s">
+        <v>42</v>
+      </c>
+      <c r="E59" t="s">
+        <v>57</v>
+      </c>
+      <c r="F59" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="60" spans="1:6">
+      <c r="A60">
+        <v>11934</v>
+      </c>
+      <c r="B60" t="s">
+        <v>68</v>
+      </c>
+      <c r="C60" t="s">
+        <v>58</v>
+      </c>
+      <c r="D60" t="s">
+        <v>42</v>
+      </c>
+      <c r="E60" t="s">
+        <v>59</v>
+      </c>
+      <c r="F60" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="61" spans="1:6">
+      <c r="A61">
+        <v>11935</v>
+      </c>
+      <c r="B61" t="s">
+        <v>68</v>
+      </c>
+      <c r="C61" t="s">
+        <v>66</v>
+      </c>
+      <c r="D61" t="s">
+        <v>33</v>
+      </c>
+      <c r="E61" t="s">
+        <v>67</v>
+      </c>
+      <c r="F61" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="62" spans="1:6">
+      <c r="A62">
+        <v>11936</v>
+      </c>
+      <c r="B62" t="s">
+        <v>68</v>
+      </c>
+      <c r="C62" t="s">
+        <v>60</v>
+      </c>
+      <c r="D62" t="s">
+        <v>33</v>
+      </c>
+      <c r="E62" t="s">
+        <v>61</v>
+      </c>
+      <c r="F62" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="63" spans="1:6">
+      <c r="A63">
+        <v>11937</v>
+      </c>
+      <c r="B63" t="s">
+        <v>68</v>
+      </c>
+      <c r="C63" t="s">
+        <v>62</v>
+      </c>
+      <c r="D63" t="s">
+        <v>12</v>
+      </c>
+      <c r="E63" t="s">
+        <v>63</v>
+      </c>
+      <c r="F63" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="64" spans="1:6">
+      <c r="A64">
+        <v>11938</v>
+      </c>
+      <c r="B64" t="s">
+        <v>68</v>
+      </c>
+      <c r="C64" t="s">
+        <v>64</v>
+      </c>
+      <c r="D64" t="s">
+        <v>20</v>
+      </c>
+      <c r="E64" t="s">
+        <v>65</v>
+      </c>
+      <c r="F64" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="65" spans="1:6">
+      <c r="A65">
+        <v>11939</v>
+      </c>
+      <c r="B65" t="s">
+        <v>68</v>
+      </c>
+      <c r="C65" t="s">
+        <v>135</v>
+      </c>
+      <c r="D65" t="s">
+        <v>20</v>
+      </c>
+      <c r="E65" t="s">
+        <v>136</v>
+      </c>
+      <c r="F65" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="66" spans="1:6">
+      <c r="A66">
+        <v>11940</v>
+      </c>
+      <c r="B66" t="s">
+        <v>68</v>
+      </c>
+      <c r="C66" t="s">
+        <v>32</v>
+      </c>
+      <c r="D66" t="s">
+        <v>33</v>
+      </c>
+      <c r="E66" t="s">
+        <v>34</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="67" spans="1:6">
+      <c r="A67">
+        <v>11942</v>
+      </c>
+      <c r="B67" t="s">
+        <v>68</v>
+      </c>
+      <c r="C67" t="s">
         <v>35</v>
       </c>
-      <c r="E13" t="s">
+      <c r="D67" t="s">
+        <v>36</v>
+      </c>
+      <c r="E67" t="s">
+        <v>37</v>
+      </c>
+      <c r="F67" t="s">
         <v>38</v>
       </c>
-      <c r="F13" t="s">
-        <v>33</v>
+    </row>
+    <row r="68" spans="1:6">
+      <c r="A68">
+        <v>11943</v>
+      </c>
+      <c r="B68" t="s">
+        <v>68</v>
+      </c>
+      <c r="C68" t="s">
+        <v>39</v>
+      </c>
+      <c r="D68" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" t="s">
+        <v>40</v>
+      </c>
+      <c r="F68" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="69" spans="1:6">
+      <c r="A69">
+        <v>11944</v>
+      </c>
+      <c r="B69" t="s">
+        <v>68</v>
+      </c>
+      <c r="C69" t="s">
+        <v>41</v>
+      </c>
+      <c r="D69" t="s">
+        <v>42</v>
+      </c>
+      <c r="E69" t="s">
+        <v>43</v>
+      </c>
+      <c r="F69" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="70" spans="1:6">
+      <c r="A70">
+        <v>11914</v>
+      </c>
+      <c r="B70" t="s">
+        <v>68</v>
+      </c>
+      <c r="C70" t="s">
+        <v>137</v>
+      </c>
+      <c r="D70" t="s">
+        <v>20</v>
+      </c>
+      <c r="E70" t="s">
+        <v>138</v>
+      </c>
+      <c r="F70" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="71" spans="1:6">
+      <c r="A71">
+        <v>11930</v>
+      </c>
+      <c r="B71" t="s">
+        <v>68</v>
+      </c>
+      <c r="C71" t="s">
+        <v>26</v>
+      </c>
+      <c r="D71" t="s">
+        <v>8</v>
+      </c>
+      <c r="E71" t="s">
+        <v>27</v>
+      </c>
+      <c r="F71" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="72" spans="1:6">
+      <c r="A72">
+        <v>11941</v>
+      </c>
+      <c r="B72" t="s">
+        <v>68</v>
+      </c>
+      <c r="C72" t="s">
+        <v>11</v>
+      </c>
+      <c r="D72" t="s">
+        <v>12</v>
+      </c>
+      <c r="E72" t="s">
+        <v>13</v>
+      </c>
+      <c r="F72" t="s">
+        <v>14</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>