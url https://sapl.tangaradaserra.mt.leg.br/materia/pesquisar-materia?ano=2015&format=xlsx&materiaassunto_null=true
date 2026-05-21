--- v0 (2026-01-12)
+++ v1 (2026-05-21)
@@ -51,6464 +51,6464 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO CÓDIGO TRIBUTÁRIO MUNICIPAL, INSTITUÍDO PELA LEI COMPLEMENTAR N.º 022, DE 18 DE DEZEMBRO DE 1.996. </t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE A NOMINAÇÃO DO DISTRITO INDUSTRIAL DO ALTO DA BOA VISTA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvio Sommavila</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A MESA DIRETORA DESTA CASA DE LEIS, QUE PROVIDENCIE A CONVOCAÇÃO DE TODOS OS SECRETARIOS MUNICIPAIS PARA PARTICIPAREM DAS SESSÕES ORDINÁRIAS, DE ACORDO COM UM CALENDÁRIO DETERMINADO, A FIM DE APRESENTAR O PLANO DE METAS DE CADA SECRETARIA PARA O EXERCÍCIO DE 2015.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DE TODOS OS CONTRATOS EM FORMA DE COMODATO EM QUE O MUNICIPIO REPASSOU A ENTIDADES EQUIPAMENTOS, IMPLEMENTOS E MÁQUINAS.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA DELEGACIA MUNICIPAL DE POLÍCIA JUDICIARIA CIVIL INFORMAÇÕES REFERENTE AO SEU EFETIVO.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE ASSISTENCIA SOCIAL, LISTA DOS CONTEMPLADOS COM UNIDADES HABITACIONAIS NO RESIDENCIAL BARCELONA.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CAMELÓDROMO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL DOCUMENTOS E INFORMAÇÕES RELATIVAS AO LABORATÓRIO DE ANALISES CLINICAS MUNICIPAL.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DE TODOS OS EDITAIS DE LICITAÇÕES E DE SUAS PUBLICAÇÕES NOS ÚLTIMOS 60 DIAS.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO DECRETO QUE DEFINE AS AÇÕES DA LEI Nº 4.200 DE 17 DE ABRIL DE 2014.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DOS CONTRATOS DE LOCAÇÃO DE IMÓVEIS QUE ESTÃO VIGENTES.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À SECRETARIA MUNICIPAL DE ESPORTES, CONFORME ESPECÍFICA:</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL A RELAÇÃO DE TRATORES LOTADOS NA SECRETARIA DE AGRICULTURA.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO PLANO MUNICIPAL DE HABITAÇÃO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DO TESTE SELETIVO DO ANO DE 2015, CONFORME ESPECÍFICA:_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO MINISTÉRIO PUBLICO CÓPIA DO INQUERITO CIVIL DE Nº 001078-009/2014 QUE TRATA DAS OBRAS DE PAVIMENTAÇÃO E PROLONGAMENTO DA AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO MINISTÉRIO PUBLICO CÓPIA DO INQUERITO CIVIL DA PARALISAÇÃO DAS OBRAS DO HOSPITAL ARLETE DAISY CICHETTI DE BRITO.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RELATÓRIO CONSTANDO O NOME DE MÉDICOS PEDIATRAS QUE ATENDEM PELO MUNICÍPIO, CÓPIA DO CONTRATO, BEM COMO CARGA HORÁRIA E LOCAL DE ATENDIMENTO.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>PROFESSOR VAGNER</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2159/2159_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2159/2159_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES DETALHADAS REFERENTE Á CONSULTAS COM MÉDICO OFTALMOLOGISTA CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2160/2160_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2160/2160_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES DETALHADAS SOBRE OS PONTOS DE TAXI DO DISTRITO DE PROGRESSO REFERENTE AOS MOTIVOS ABAIXO. </t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL RELAÇÃO DE TODOS OS IMÓVEIS LOCADOS PELA PREFEITURA MUNICIPAL, BEM COMO O VALOR MENSAL DOS ALUGUEIS, O TEMPO DE VIGÊNCIA DOS CONTRATOS DE LOCAÇÃO DE CADA UM DESSES IMÓVEIS.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DO PLANO MUNICIPAL DE SANEAMENTO BÁSICO &amp;#8211; PMSB.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DO PLANO MUNICIPAL DE GESTÃO INTEGRADA DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA DESTA CASA DE LEIS AUDIÊNCIA PUBLICA PARA DEBATER SOBRE REGULARIZAÇÃO FUNDIÁRIA NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2161/2161_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2161/2161_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES DETALHADAS REFERENTE ÀS OBRAS DA CRECHE MUNICIPAL DIVA MARTINS JUNQUEIRA, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DO REQUERIMENTO Nº27/14 DO DIA 06/03/14 QUE REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DO CALENDÁRIO ANUAL DE EVENTOS DA SECRETARIA MUNICIPAL DE ESPORTES PARA O ANO DE 2015.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DA ARRECADAÇÃO COM ILUMINAÇÃO PÚBLICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE QUAIS PROVIDENCIAS FORAM ADOTADAS PELO SAMAE, DIANTE DA DECISÃO JUDICIAL CUJO ASSUNTO - OBRIGAÇÃO DE NÃO FAZER COM PEDIDO DE ANTECIPAÇÃO DE TUTELA, REFERENTE AO PROCESSO DE CÓDIGO 170324.                                   </t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O QUADRO DE HORÁRIO DE USO DOS GINÁSIOS JURANDIR SANTOS DE OLIVEIRA, VICENTE SERAFIM DE ALMEIDA E DOUGLAS POYANE CONFORME ESPECIFICA:</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DE TODOS OS ATOS DE NOMEAÇÃO PARA FUNÇÕES DE DIRETOR E COORDENADORES PEDAGÓGICOS DE CADA UMA DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER  A CAIXA ECONÔMICA FEDERAL QUE INFORME QUEM É O FISCAL RESPONSÁVEL EM FISCALIZAR AS OBRAS DO GOVERNO FEDERAL EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE CRITÉRIOS ADOTADOS PARA INSTALAÇÃO DE REDUTORES DE VELOCIDADE.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A MESA DIRETORA A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR A REGULAMENTAÇÃO DAS FEIRAS DE TANGARA DA SERRA-MT.</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL  O EXTRATO DA CONTA NUMERO 14.702-8, AGENCIA BANCO DO BRASIL 1321-8  NO PERIODO DE JANEIRO DE 2013 ATÉ A  31 DE DEZEMBRO DE 2014.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A PAVIMENTAÇÃO ASFALTICA, DRENAGEM, SARJETA E MEIO FIO NO MUNICIPIO DE TANGARA DA SERRA</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O SUBSÍDIO DO VICE-PREFEITOSR. JOSÉ PEREIRA FILHO.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2162/2162_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2162/2162_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO GOVERNO ESTADUAL, JUNTAMENTE COM A SECRETARIA DE ESTADO DE SEGURANÇA PÚBLICA DO ESTADO DE MATO GROSSO, INFORMAÇÕES DETALHADAS REFERENTES À SEGURANÇA PÚBLICA NO MUNICÍPIO DE TANGARÁ DA SERRA-MT, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A CAIXA ECONÔMICA INFORMAÇÕES REFERENTES ESTAÇÃO ELEVATÓRIA DO RESIDENCIAL BARCELONA.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS DE PONTOS DE LANCHES ATIVOS E INATIVOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO SERVIÇO AUTÕNOMO DE ÁGUA E ESGOTO - SAMAE CÓPIA DO PROJETO INICIAL DA ESTAÇÃO ELEVATÓRIA DO RESIDENCIAL BARCELONA._x000D_
 _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	A COMISSÃO ESPECIAL PRO INSTALAÇÃO DO HOSPITAL REGIONAL EM TANGARA DA SERRA REQUER A MESA DIRETORA DESTA CASA DE LEIS NOS TERMOS DA RESOLUÇÃO  Nº 183,  DE   19  DE   MARÇO  DE   2014,  A UTILIZAÇÃO DO PLENÁRIO NO DIA O2 DE JULHO , DIA DO HOSPITAL , PARA A REALIZAÇÃO DE UMA AUDIENCIA PUBLICA PARA CONTINUAR DEBATENDO A IMPLANTAÇÃO DO HOSPITAL REGIONAL EM TANGARÁ DA SERRA</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO DECRETO QUE REGULAMENTA A LEI Nº 4.200, DE 17 DE ABRIL DE 2014, BEM COMO O DECRETO QUE DEFINE AS AÇÕES DA PRESENTE LEI.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO PLANO DE TRABALHO DO GRUPO GESTOR CRIADO COM O DECRETO 182, DE 27 DE JUNHO DE 2014.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A SEMMEA-SECRETARIA MUNICIPAL DE MEIO AMBIENTE. </t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DAS PLANILHAS DE CUSTOS DA PAVIMENTAÇÃO ASFÁLTICA EXECUTADA E A EXECUTAR PELO MUNICIPIO NOS ANOS DE 2013, 2014 E 2015.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES COM CÓPIAS DE DOCUMENTOS COMPROBATÓRIOS DA CONTRATAÇÃO E PAGAMENTOS PELOS SERVIÇOS DE CONSTRUÇÃO DE FOSSAS E SERVIÇOS DE REDE ELÉTRICA DA ESCOLA SILVIO PATERNES.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES COM CÓPIAS DOS COMPROVANTES DE AQUISIÇÃO E PAGAMENTOS DE SAL, REALIZADOS PELO SAMAE NO ANO DE 2015.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA DA PROGRAMAÇÃO E OU CARDÁPIOS PARA DEMONSTRAR QUAIS ALIMENTOS SÃO FORNECIDOS DIARIAMENTE ATRAVÉS DA MERENDA ESCOLAR NAS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA O ENCAMINHAMENTO DOS DOCUMENTOS ABAIXO RELACIONADOS AO TRIBUNAL DE CONTAS DO ESTADO DO MATO GROSSO</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES E DOCUMENTOS PERTINENTES A PAVIMENTAÇÃO ASFALTÍCA OCORRIDA EM TANGARÁ DA SERRA-MT, NOS EXERCÍCIOS DE 2013 ATÉ 2.015.        </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A MESA DIRETORA O ENCAMINHAMENTO DOS DOCUMENTOS ABAIXO RELACIONADOS AO TRIBUNAL DE CONTAS DO ESTADO DO MATO GROSSO.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A ASSEMBLEIA LEGISLATIVA DE MATO GROSSO ATRAVÉS DO SUPERINTENDENTE DA TV AL/MT, SR. ANTÔNIO CARLOS FERREIRA, PARA QUE FORNEÇA A ESSA CASA DE LEIS UMA CÓPIA INTEGRAL DE ÁUDIO/VÍDEIO DA AUDIÊNCIA PÚBLICA SOBRE O HOSPITAL REGIONAL EM TANGARÁ DA SERRA, REALIZADA NO DIA 12 DE JUNHO AS 9 HORAS NO AUDITÓRIO JOÃO FRANCISCO SANCHES (ACITS).</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA INTEGRAL DO PREGÃO PRESENCIAL Nº025/2015.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA INTEGRAL DE TODO O PROCESSO DE ANÁLISE E APROVAÇÃO DO LOTEAMENTO PARQUE DO BOSQUE.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2163/2163_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2163/2163_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES DETALHADAS REFERENTE À DISTRIBUIÇÃO DE MEDICAMENTOS AS UNIDADES DE SAÚDE DO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2164/2164_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2164/2164_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, OS EXTRATOS ATUALIZADOS DE TODAS AS CONTAS E FUNDOS DO PODER EXECUTIVO MUNICIPAL, INCLUINDO AS AUTARQUIAS SAMAE E SERRA PREV, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O VALOR ARRECADADO NO LEILÃO DE GADO DO PROJETO MAIS LEITE.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE COMO SERÁ APLICADO OS RECURSOS ARRECADADOS COM O LEILÃO DE GADO DO PROJETO MAIS LEITE.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2165/2165_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2165/2165_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE A PROGRAMAÇÃO ASFALTICA DO JARDIM ACAPULCO NO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RELAÇÃO COMPLETA DAS PESSOAS APTAS NO CADASTRO MINHA CASA MINHA VIDA.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RECEITA BRUTA TOTAL ANUAL DE 2011 À 2014.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2166/2166_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2166/2166_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SINFRA INFORMAÇÕES SOBRE OS RECURSOS PROVENIENTES DE TRANSFERÊNCIAS DO GOVERNO ESTADUAL, RELATIVO AO FUNDO DE TRANSPORTE E HABITAÇÃO - FETHAB, PARA O MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO (SEMEC), POR MEIO DO TRANSPORTE ESCOLAR, INFORMAÇÕES DETALHADAS SOBRE REVISÃO E MANUTENÇÃO DOS ÔNIBUS DAS PLACAS: KAF &amp;#8211; 6101, E KAF 8681, DO MUNICÍPIO DE TANGARÁ DA SERRA-MT, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA, (SEMEC), INFORMAÇÕES DETALHADAS REFERENTE ÀS REFORMAS DE TODAS AS QUADRAS DAS ESCOLAS MUNICIPAIS DO MUNICÍPIO DE TANGARÁ DA SERRA, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DOS VALORES INVESTIDOS EM PUBLICIDADE INSTITUCIONAL E LEGAL, NOS MEIOS DE COMUNICAÇÃO DE TV, RÁDIO, JORNAL E INTERNET, NO CORRENTE ANO.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DE VAGA DE PROFESSORA APOSENTADA NO CENTRO MUNICIPAL DE ENSINO TÂNIA ARANTES JUNQUEIRA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, A RELAÇÃO DE TODOS OS IMÓVEIS LOCADOS PELA PREFEITURA MUNICIPAL BEM COMO O VALOR MENSAL DOS ALUGUEIS, O TEMPO DE VIGÊNCIA DOS CONTRATOS DE LOCAÇÃO E POR QUAL SECRETARIA ESTÁ SENDO UTILIZADO CADA UM DESSES IMÓVEIS.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER PÚBLICO MUNICIPAL, INFORMAÇÕES DETALHADAS QUANTO AO PAGAMENTO DE TRANSPORTE POR AMBÂNCIAS UTI MÓVEIS OU OUTROS SERVIÇOS MÉDICOS VIA AMBULÂNCIA TERCEIRIZADA NO MUNICÍPIO DE TANGARÁ DA SERRA, CONFORME DESCRIÇÃO ABAIXO.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER DO SECRETÁRIO MUNICIPAL DE SAÚDE, OS MOTIVOS PELO NÃO CUMPRIMENTO DA LEI MUNICIPAL QUE CRIOU O PROGRAMA REMÉDIO EM CASA, UMA VEZ QUE POR ESSA PESSOA FOI IMPLANTADO O MESMO PROGRAMA NA CIDADE DE DIAMANTINO &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DA PROPOSTA DE ESTRUTURAÇÃO DOS ESPORTES RADICAIS URBANOS COM A CONSTRUÇÃO DE EQUIPAMENTOS E MÓDULOS.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, OS DADOS DE OCUPAÇÃO DOS CIDADÃOS NA MELHOR IDADE EM CARGOS DE CONFIANÇA E FUNÇÕES GRATIFICADAS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE A PRESTAÇÃO DE SERVIÇOS LABORATORIAIS, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SEMEC, INFORMAÇÕES SOBRE O NÚMERO DE VAGAS PARA PROFESSORES EFETIVOS QUE EXISTEM SEM PREENCHIMENTO ATÉ O PRESENTE, DISCRIMINANDO-AS POR CENTRO DE ENSINO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTE A SECRETARIA MUNICIPAL DE ESPORTES CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>Fabio Brito</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4660/re__verbal_requer_ao_executivo_municipal..._informacaes_dealhadas_sobre_a_ligacao_do_sistema_de_esgoto_sanitario_na_regiao_da_grande_vila_horizonte_..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4660/re__verbal_requer_ao_executivo_municipal..._informacaes_dealhadas_sobre_a_ligacao_do_sistema_de_esgoto_sanitario_na_regiao_da_grande_vila_horizonte_..doc</t>
   </si>
   <si>
     <t>REQUER  DO  EXECUTIVO MUNICIPAL INFORMAÇÃES DETALHADAS SOBRE A LIGAÇÃO DO SISTEMA DE ESGOTO SANITÁRIO NA REGIÃO DA GRANDE VILA HORIZONTE.</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4661/re_veralrequer_ao_execultivo_municipal...nilo_torres_meio_fius_e_sarjetas.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4661/re_veralrequer_ao_execultivo_municipal...nilo_torres_meio_fius_e_sarjetas.doc</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O MATERIAL DE MEIO FIOS E SARJETAS QUE ESTÃO SENDO IMPLATADOS NA CURVA ENTRE A AVENIDA NILO TORRES E ROD. MT 480</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4662/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_creche_da_bairro_morada_do_sol.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4662/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_creche_da_bairro_morada_do_sol.doc</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL INFORMAÇÃES DETALHADAS SOBBRE A OBRA DA CRECHE DO BAIRRO JARDIM MORADA DO SOL</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4663/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_prestacao_de_servicos_de_ambulancias_no_municipio.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4663/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_prestacao_de_servicos_de_ambulancias_no_municipio.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A PRESTAÇÃO DE SERVIÇOS DE AMBULANCIAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4664/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_contratos_de_empresas_prestadoras_de_servicos_de_exames_clinicos_do_municipio.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4664/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_contratos_de_empresas_prestadoras_de_servicos_de_exames_clinicos_do_municipio.doc</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE CONTRATOS DE  EMPRESAS  PRESTADORA DE SERVIÇOS DE EXAMES  CLINICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4665/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_o_processo_licitatorio_do_transporte_coletivo_urbano..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4665/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_o_processo_licitatorio_do_transporte_coletivo_urbano..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O PROCESSO LICITATÓRIO DO TRANSPORTE COLETIVO URBANO</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 87/09 DO DIA 26/01/09 E 1084/14 DO DIA 09/09/2014 QUE INDICOU AO EXECUTIVO MUNICIPAL, CONSTRUÇÃO DE CAMPO DE FUTEBOL SOCIETY COM ALAMBRADOS E TELAS NOS FUNDOS DOS GOLS NO BAIRRO JARDIM PARAÍSO, AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DO PRÓPRIO MUNICIPAL SITUADO NA RUA OSVALDO FARIA DE OLIVEIRA (RUA 48), ESQUINA COM A RUA BENEDITO PEREIRA DE OLIVEIRA (RUA 05), JARDIM PARAISO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA ARLINDO LOPES DA SILVA (RUA 03), NO TRECHO SITUADO ENTRE A RUA DEPUTADO HITLER SANSÃO (RUA 10) E A RUA JOSÉ CORSINO (RUA 12), CENTRO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4358/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_13_a_esquina_com_a_rua_44_vale_do_sol..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4358/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_13_a_esquina_com_a_rua_44_vale_do_sol..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE IMPLANTE UM REDUTOR DE VELOCIDADE NA RUA 13 - A ESQUINA COM A RUA 44 NO BAIRRO VALE DO SOL.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4359/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_54_esquina_com_a_rua_3_no_jardim_monte_libano.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4359/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_54_esquina_com_a_rua_3_no_jardim_monte_libano.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE IMPLANTE UM REDUTOR DE VELOCIDADE NA RUA ILMÃ MARISTELA NO BAIRRO JARDIM SÃO PAULO.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4360/indicacao_verbal_-_que_o_executivo_municipal_que_faca_um_levantamento_e_notifique_os_proprietarios_dos_terrenos_que_estao_sujos..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4360/indicacao_verbal_-_que_o_executivo_municipal_que_faca_um_levantamento_e_notifique_os_proprietarios_dos_terrenos_que_estao_sujos..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM LEVANTAMENTO E NOTIFIQUE OS PROPRIETARIOS DOS TERRENOS QUE ESTÃO SUJOS.</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1056/09 DE 05/10/2009, Nº 366/10 DE 12/04/2010, Nº 884/12 DE 03/09/2013 E VERBAL DO DIA 23/09/2014 QUE SOLICITOU AO EXECUTIVO MUNICIPAL QUE INSTALE UM SISTEMA DE UMIDIFICADORES DE AR NOS GINÁSIOS DE ESPORTES, BEM COMO NAS QUADRAS FECHADAS E COBERTAS DAS ESCOLAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4361/indicacao_verbal-_antonio_conselheiro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4361/indicacao_verbal-_antonio_conselheiro.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA UM LEVANTAMENTO E UMA INVESTIGAÇÃO SOBRE UM POSSÍVEL CASO DE HANTAVÍRUS OCORRIDO NO MÊS DE SETEMBRO DE 2015 NO ASSENTAMENTO  ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4362/indicacao_verbal_caminhao_pipa_no_bairro_morada_do_sol.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4362/indicacao_verbal_caminhao_pipa_no_bairro_morada_do_sol.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRROMORADA DO SOL.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4363/indicacao_verbal_indica_ao_comandante_da_policia_militar_de_tangara_da_serra_que_intensifique_as_rondas_e_abordagens_na_praca_da_biblia_no_centro_da_cidade..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4363/indicacao_verbal_indica_ao_comandante_da_policia_militar_de_tangara_da_serra_que_intensifique_as_rondas_e_abordagens_na_praca_da_biblia_no_centro_da_cidade..docx</t>
   </si>
   <si>
     <t>INDICA AO AO COMANDANTE DA POLICIA MILITAR DE TANGARA DA SERRA QUE INTENSIFIQUE AS RONDAS E ABORDAGENS NA PRAÇA DA BIBLIA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4364/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_um_cras_centro_de_referencia_em_assistencia_social_na_regiao_do_setor_n_de_tangara_da_serra..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4364/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_um_cras_centro_de_referencia_em_assistencia_social_na_regiao_do_setor_n_de_tangara_da_serra..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UM CRAS (CENTRO DE REFERENCIA EM ASSISTENCIA SOCIAL) NA REGIÃO DO SETOR N DE TANGARA DA SERRA</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4365/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_vagas_de_estacionamento_preferencial_no_entorno_do_shoping_popular..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4365/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_vagas_de_estacionamento_preferencial_no_entorno_do_shoping_popular..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE VAGAS DE ESTACIONAMENTO PREFERENCIAL NO ENTORNO DO SHOPPING POPULAR.</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4382/indicacao_verbal_-indica_ao_executivo_municipal_para_que_faca_a_limpeza_do_corrego_seco_localizado_na_rua_24_entre_as_ruas_3_a_e_a_avenida_ismael_jose_do_nascimento_ate_a_rua_48_proximo_ao_iml..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4382/indicacao_verbal_-indica_ao_executivo_municipal_para_que_faca_a_limpeza_do_corrego_seco_localizado_na_rua_24_entre_as_ruas_3_a_e_a_avenida_ismael_jose_do_nascimento_ate_a_rua_48_proximo_ao_iml..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DO CORREGO SECO, LOCALIZADO NA RUA 24 ENTRE AS RUAS 3-A E A AVENIDA ISMAEL JOSÉ DO NASCIMENTO ATE A RUA 48 PRÓXIMO AO IML.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4383/indicacao_verbal_-indica_ao_executivo_municipal_que_abra_um_certame_licitatorio_para_conceder_servicos_de_banheiros_publicos_a_iniciativa_privada..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4383/indicacao_verbal_-indica_ao_executivo_municipal_que_abra_um_certame_licitatorio_para_conceder_servicos_de_banheiros_publicos_a_iniciativa_privada..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ABRA UM CERTAME LICITATÓRIO PARA CONCEDER SERVIÇOS DE BANHEIROS PÚBLICOS Á INICIATIVA PRIVADA.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A INDICAÇÃO 933/2014, QUE REQUER A EXTENSÃO DA REDE ELETRICA DA RUA FRANCISCO A SILVA (ANTIGA RUA 10 A) DA RUA 5 - B EM DIREÇÃO A AVENIDA BRASIL.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A INDICAÇÃO 985/2014, QUE REALIZE UM ESTUDO PARA IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE PARA OS PORTADORES DE NECESSIDADES ESPECIAIS (CADEIRANTES) EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4384/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_rotatoria_no_entroncamento_entre_a_avenida_ismael_jose_do_nacimento_av._parana_e_rua_32_no_centro..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4384/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_rotatoria_no_entroncamento_entre_a_avenida_ismael_jose_do_nacimento_av._parana_e_rua_32_no_centro..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UMA ROTATÓRIA NO ENTRONCAMENTO ENTRE A AVENIDA ISMAEL JOSE DO NASCIMENTO, AVENIDA PARANÁ E RUA 32 NO CENTRO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A INDICAÇÃO 1093/2014. QUE PROVIDENCIE A SUBSTITUIÇÃO DOS POSTES DE MADEIRA QUE DÃO SUSTENTAÇÃO AS PLACAS DE SINALIZAÇÕES POR POSTES DE CONCRETO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A INDICAÇÃO 1094/2014, QUE FAÇA AQUISIÇÃO DE UM VEÍCULO PARA DAR SUPORTE AO PROCON, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL A INDICAÇÃO 1095/2014 QUE FAÇA UMA REVISÃO E ADEQUAÇÃO NA LEI QUE REGULAMENTA O PROCON EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE UM CRONOGRAMA PARA RECAPEAMENTO E LIMPEZA DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO DO TRECHO ENTRE A RUA 48, JARDIM PARAISO ATÉ A O ENCONTRO COM A AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 479/09 DE 16/03/2009, Nº 983/09 DE 14/09/2009, Nº 523/10 DE 10/05/2010, Nº 296/13 DE 10/05/2010 E VERBAL DE 23/09/2014 QUE SOLICITOU AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA INTERNAS E EXTERNAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 865/06 DE 03/08/09 INDICOU AO EXECUTIVO MUNICIPAL A EFETIVAÇÃO DE UMA POLITICA MUNICIPAL DE PLANEJAMENTO FAMILIAR E DE PREVENÇÃO À GRAVIDEZ PRECOCE.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2071/2071_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2071/2071_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA GERAL MANUTENÇÃO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO ASFALTICA  DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2072/2072_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2072/2072_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL ATRAVÉS DO SENHOR MARCELO DUARTE MONTEIRO GESTOR DA PASTA SINLOG &amp;#8211; SECRETARIA DE INFRA ESTRUTURA E LOGISTICA, A RECUPERAÇÃO/ CASCALHAMENTO E CAIXA DE CONTENÇÃO DE ÁGUA NA MT 335, QUE LIGA TANGARÁ DA SERRA ATÉ O MUNICIPIO DE NOVA MARILÂNDIA, PASSANDO PELO MUNICÍPIO DE SANTO AFONSO, ONDE O TRECHO QUE PRECISA DA REFERIDA RECUPERAÇÃO LIGA A MT 358 NO DISTRITO DE PROGRESSO ATÉ O RIO SEPUTUBA DIVISA COM MUNICÍPIO DE SANTO AFONSO.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2073/2073_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2073/2073_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SR. CHICO CLEMENTE GESTOR DA PASTA DA (SINFRA) SEC. DE INFRAESTRUTURA, A REALIZAÇÃO DE SERVIÇOS DE CASCALHAMENTO E LIMPEZAS EM TODA EXTENSÃO NAS RUAS E AVENIDAS DO DISTRITO DE SÃO JOAQUIM DO BOCHE.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2074/2074_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2074/2074_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, ATRAVÉS DO SR. PERMINIO PINTO FILHO GESTOR DA SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC), O SERVIÇO DE CALÇAMENTO NAS RUAS PALMIRA MORECH TAYANO E RUA DIVA MARTINS JUNQUEIRA NAS LATERAIS DA ESCOLA ESTADUAL PATRIARCA DA INDEPENDENCIA NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2075/2075_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2075/2075_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), A EXECUÇÃO DO PROJETO DE REFORMA DA ESCOLA ESTADUAL PATRIARCA DA INDEPENDÊNCIA NO DISTRITO DE PROGRESSO, MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 943/09 DE 31/08/2009 E Nº 1213/14 DE 07/10/14, QUE INDICOU AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS OBJETIVANDO O AUMENTO NO NÚMERO DO EFETIVO DE AGENTES MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 003/14 DE 04/02/14 INDICOU AO EXECUTIVO MUNICIPAL QUE REALIZE EVENTOS E COMPETIÇÕES ESPORTIVAS EM TODAS AS MODALIDADES ESPORTIVAS COLETIVAS E INDIVIDUAIS, BEM COMO EM TODAS AS CATEGORIAS.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4347/ind._no_40_-serv._reparo_na_estrada_mituo_matsumoto.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4347/ind._no_40_-serv._reparo_na_estrada_mituo_matsumoto.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPAROS NA ESTRADA DO MITUO, LOCALIZADO AO LADO DO BAIRRO VALE DO SOL.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4348/ind._no_41_indica_ao_executivo_municipal_que_faca_reparos_na_estrada_do_laticinio_vital..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4348/ind._no_41_indica_ao_executivo_municipal_que_faca_reparos_na_estrada_do_laticinio_vital..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPAROS NA ESTRADA DO LATICÍNIO VITAL.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE FAÇA A MANUTENÇÃO ASFÁLTICA E O DEVIDO ESCOAMENTO DAS ÁGUAS NA RUA 4-A ENTRE AS RUAS 7-A À 13-A DO JARDIM SANTA LUCIA.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A PODA DA ÁRVORE NO CANTEIRO CENTRAL DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO, ESQUINA COM A RUA SÃO PAULO (RUA 16), CENTRO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SEMÁFORO NA RUA MANOEL DIONÍSIO SOBRINHO (RUA 06) ESQUINA COM A RUA NEFTES DE CARVALHO (RUA 19), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL O CONSERTO DA PARTE ELÉTRICA, TELHADO E BEBEDOURO DA UNIDADE DE SAÚDE DA FAMÍLIA &amp;#8211; USF, JARDIM ARAPUTANGA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA DA AVENIDA JARDIM DA PAZ, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO A INDICAÇÃO 293/2013, CONSTRUÇÃO DE FAIXA DE PEDESTRE ELEVADA EM FRENTE À ESCOLA ESTADUAL MANOEL MARINHEIRO NO BAIRRO JARDIM RIO PRETO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL, A INDICAÇÃO Nº930/2014,  QUE PROVIDENCIE A COLOCAÇÃO DE REDUTORES DE VELOCIDADES ENTRE A RUA (36) E A RUA (38) NO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2076/2076_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2076/2076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A DUPLICAÇÃO DO BUEIRO CELULAR _x000D_
 QUE ATRAVESSA A RUA 23-A NO BAIRRO JARDIM OLÍMPICO._x000D_
 </t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2077/2077_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2077/2077_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, ESTUDO, PROJETO E CONSTRUÇÃO_x000D_
 DE UM GALPÃO PRÉ MOLDADO PARA ABRIGAR O PARQUE INFANTIL DO CME CECILIA MARIA DE BARCELLOS._x000D_
 </t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2078/2078_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2078/2078_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE LIMPEZA GERAL DOS TERRENOS BALDIOS DE PROPRIEDADE DO MUNICÍPIO DE TANGARÁ DA SERRA, LOCALIZADO NOS FUNDOS DO C.M.E. IRMÃ MARISTELA.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2079/2079_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2079/2079_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, ESTUDO, PROJETO E CONSTRUÇÃO, _x000D_
 DE UMA BRINQUEDOTECA AMPLA NO CME IRMÃ MARISTELA._x000D_
 </t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 233/10 DE 15/03/2010, Nº 107/11 DE 21/02/2011, Nº 460/13 DE 09/04/2013, INDICAÇÃO VERBAL DE 25/02/2014 E Nº 458/14 DE 15/04/14 QUE INDICARAM AO EXECUTIVO MUNICIPAL, QUE REALIZASSE O TORNEIO REGIONAL DE FUTEBOL DE CAMPO EM COMEMORAÇÃO AO 39º ANIVERSÁRIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO 496/10 DE 03/05/2010 E Nº 1245/14 DE 15/10/14, QUE INDICOU EXECUTIVO MUNICIPAL, QUE REALIZE A MUDANÇA DO NOME DA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA SECRETARIA DE DESENVOLVIMENTO SOCIAL DE ACORDO COM O MINISTÉRIO DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DE TODOS OS PONTOS DE ÔNIBUS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DE TERRENO BALDIO DA VILA ESMERALDA. </t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CALÇADAS NA ESCOLA MUNICIPAL GENTILA SUZIN MURARO NO BAIRRO SAN DIEGO.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ADOTE PROVIDÊNCIAS URGENTES DE CONTENSÃO DE ALAGAMENTO NA ESTRADA DO MITUO, NESTE MUNICÍPIO</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DA RUA, E A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA 5-A, JARDIM PARAÍSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA OSVALDO P. DE ARAÚJO (RUA 16), ESQUINA COM A RUA 17, VILA SANTA TEREZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2080/2080_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2080/2080_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL&amp;#8211; ATRAVÉS DA SINFRA SECRETARIA DE INFRAESTRUTURA, A RECUPERAÇÃO/ CASCALHAMENTO DOS PONTOS CRITICOS DA ESTRADA QUE LIGA A COMUNIDADE GLEBA AMOR AO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2081/2081_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2081/2081_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA, DOS CANTEIROS CENTRAIS E PRAÇA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2082/2082_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2082/2082_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE A AQUISIÇÃO DE UNIFORMES PARA OS SERVIDORES RESPONSÁVEIS PELA SEGURANÇA DO HOSPITAL MUNICIPAL, E DEMAIS DEPENDÊNCIAS DA SECRETARIA DE SAÚDE DO MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2083/2083_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2083/2083_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER  EXECUTIVO  MUNICIPAL, A FAZER  OS  SERVIÇOS DE RECUPERAÇÃO     E CASCALHAMENTO   DA  ESTRADA   DO  MITU  QUE  LIGA  VÁRIAS  CHÁCARAS  E  SÍTIOS. </t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2136/2136_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2136/2136_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA EM TODA EXTENSÃO DOS DISTRITOS DE PROGRESSO E SÃO JOAQUIM DO BOXE NO MUNICÍPIO DE TANGARA DA SERRA.  </t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL COLOCAR TAMPAS NOS BUEIROS NAS RUAS 11 E 18 DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CALÇADAS NO ENTORNO DA CRECHE TIA LINA.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL SINALIZAÇÕES NAS RUAS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 176/09 DE 02/02/2009, 144/13 DE 04/02/2013, 795/13 DE 11/06/2013, 1068/13 DE 20/08/2013 E 1115/14 DE 16/09/14, QUE INDICOU AO EXCELENTÍSSIMO GOVERNADOR PEDRO TAQUES QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 416/09 DE 02/03/09, Nº 1053/09 DE 05/10/09, Nº 1273/09 DE 07/12/09, Nº 750/11 DE 15/08/11, Nº 10/12 DE 06/02/12, 796/13 DE 11/06/13, 1722/13 DE 10/12/13 E 589/14 DE 06/05/14 AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO PRÓXIMO AO POSTO DE COMBUSTÍVEL COM AVENIDA NILO TORRES.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE N° 1668/13 DE 03/12/2013 E 225/14 DE 11/03/2014 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA ESCOLA AGRÍCOLA NA REGIÃO DA GLEBA TRIÂNGULO, ANTÔNIO CONSELHEIRO E SÃO JORGE.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4351/indica_ao_poder_excutivo_municipal_a_poda_nas_arvores_da_avenida_ismael_jose_do_nacimento..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4351/indica_ao_poder_excutivo_municipal_a_poda_nas_arvores_da_avenida_ismael_jose_do_nacimento..docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PODA DAS ÁRVORES DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALÃÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA LIONS INTERNACIONAL NA ROTATORIA QUE DÁ ACESSO A VILA ESMERALDA.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL SERVIÇO DE TAPA BURACOS E APLICAÇÃO DE LAMA ASFALTICA NO JD PRESIDENTE.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INCLUSÃO DO BAIRRO JARDIN ATLÂNTIDA NO CRONOGRAMA DE ASFALTO DO MUNICÍPIO DESTE ANO DE 2015.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA AVENIDA BRASIL, ENTRE A RUA SÃO JOÃO E A RUA SANTO ANTÔNIO, VILA SANTA FÉ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PINTURA DA FAIXA DE PEDESTRE LOCALIZADA NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO, ENTRE A RUA FRANCISCO FERREIRA RAMOS (RUA 20) E A RUA DÉCIO BURALI (RUA 22), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA OSVALDO FARIA DE OLIVEIRA (RUA 48), ENTRE A AVENIDA BRASIL E A RUA ANTÔNIO HORTOLANI (RUA 09), JARDIM EUROPA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 726/10 DE 28/06/2010, N° 216/12 DE 12/03/2012 E Nº 1069/13 DE 20/08/13 AOS EXCELENTÍSSIMOS SENHORES DEPUTADOS ESTADUAIS WAGNER RAMOS E SATURNINO MASSON, QUE VIABILIZE RECURSOS JUNTO AO GOVERNO DO ESTADO, PARA A CONSTRUÇÃO DA NOVA SEDE DA EMPAER EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 439/12 DE 23/04/12 INDICOU AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SEU SETOR COMPETENTE, A COLOCAÇÃO DE MEIO FIO E SARJETA NAS RUAS DO JARDIM ANGOLA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 221/12 DE 12/03/2012 E Nº 1432  DE 29/10/13,  QUE INDICA AOS EXCELENTÍSSIMOS SENHORES DEPUTADOS ESTADUAIS WAGNER RAMOS E SATURNINO MASSON A CONSTRUÇÃO DE UMA NOVA SEDE DO INDEA EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2137/2137_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2137/2137_texto_integral.doc</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2084/2084_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2084/2084_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS DE TAPA BURACOS, EM TODA EXTENSÃO DAS  RUAS JULIO MARTINEZ BENEVIDES, RUA ANTONIO HORTOLANI E AVENIDA BRASIL ALTURA DA VILA ALTA, LOCAIS  ESTES  QUE SE ENCONTRAM COM MUITOS BURRACOS.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2085/2085_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2085/2085_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE Nº679 DE 02/05 DE 2014 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, QUE PROVIDENCIE COBERTURA NO PONTO DE ONIBUS JÁ EXISTENTE NA RUA 32 PRÓXIMO A IGREJA CATÓLICA SAGRADO CORAÇÃO DE JESUS NA COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE 01 SALA DE COLETAS DE EXAME NO POSTO DE SAUDE MARECHAL RONDON.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DAS ESTRADAS VICINAIS DAS AGROVILAS 08, 09, 12, 13, 16, 17, 18, 19, 21, 22, 23, 25 E 26, MANUTENÇÃO NA PONTE DA AGROVILA 15, MANUTENÇÃO NO BUEIRO DA AGROVILA 18 E MANUTENÇÃO NA MT 339.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UM TECNICO DE ENFERMAGEM PARA O POSTO DE SAUDE MARECHAL RONDON.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PERFURAÇÃO DE UM POÇO ARTESIANO NA ASSOCIAÇÃO DA AGROVILA 26.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE AGRICULTURA A CRIAÇÃO DE CURSOS DE CAPACITAÇÃO AS MULHERES QUE RESIDEM NO ASSENTAMENTO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO 025/2014, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA A, ESTRADA VICINAL, NOVO TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA VICINAL DO ARARÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA AVENIDA TANCREDO DE ALMEIDA NEVES, ESQUINA COM A RUA 31 B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DA INDICAÇÃO DE N°1479/14 DE 09/12/2014 QUE INDICOU AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE A RETOMAR A REALIZAÇÃO DO TANFEST-FESTIVAL DE CANÇÃO INÉDITA DE TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE N°1244/14 DE 14/10/2014 QUE INDICOU AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE FAÇA CALÇAMENTO E CERCA DENTRO DOS PARÂMETROS LEGAIS AMBIENTAIS NA ÁREA DE APP LOCALIZADO NA RUA 12 COM A RUA 19 NO JARDIM UIRAPURU.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DA INDICAÇÃO DE N° 1055 DE 20/08/2013, N° 044/13 DE 21/01/2013 E Nº 589/14 DE 01/07/14 QUE SOLICITOU AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA (LUMINÁRIAS) NA ESTRADA 05, LIGAÇÃO COM A AVENIDA DA PAZ AO LADO DA CASA DE ORAÇÃO SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 50/09 DE 19/01/09 E Nº 1083/14 DE 09/09/14 QUE INDICOU AO EXECUTIVO MUNICIPAL, O ASFALTAMENTO DA RUA LATERAL AO SINDICATO RURAL, PASSANDO PELO BAIRRO MORADA DO SOL QUE LIGA A AVENIDA LIONS INTERNACIONAL ATÉ A MT 480.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 454/09 DE 09/03/2009 E VERBAL DE 23/09/14 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE DESENVOLVA PROGRAMAS DE APOIO A BACIA LEITEIRA EM TANGARÁ DA SERRA, ATRAVÉS DO MELHORAMENTO GENÉTICO E APOIO TÉCNICO.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE VERBAL DE 21/09/14, Nº 792/14 DE 24/06/14, N° 736/14 DE 03/06/2014, N° 014/14 DE 04/02/2014, Nº 372/13 DE 19/03/2013 E Nº 1144/13 DE 03/09/2013 QUE INDICOU AO EXECUTIVO MUNICIPAL, PARA QUE PROMOVA ATRAVÉS DE CONCORRÊNCIA PÚBLICA, A CONSTRUÇÃO DE UM NOVO TERMINAL RODOVIÁRIO MUNICIPAL, ASSIM COM, A CONCESSÃO DE EXPLORAÇÃO DOS SERVIÇOS PRESTADOS PELO MESMO.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA E LIMPEZA DA PRAÇA DO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL INSTALAR  SINALIZAÇÕES NA RUA 05 COM A 48 NO JARDIM PARAISO.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPARO E LIMPEZA NO ASFALTO DA RUA CELSO ROSA LIMA COM A ESQUINA DA RUA 09 A.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A MANUTENÇÃO E  LIMPEZA DO BUEIRO DA RUA 18-A, ESQUINA COM A RUA 05-A, BAIRRO TANGARÁ II.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DE CONTINUIDADE NA SINALIZAÇÃO HORIZONTAL COM TACHÕES NA RUA 15 ATÉ A JUNÇÃO DA RUA 18 A COM A RUA 06 NO JARDIM ITAPIRAPUÃ QUE DA ACESSO A FACULDADE UNIC (UNIVERSIDADE DE CUIABÁ).</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2086/2086_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2086/2086_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A (SIMFRA), SECRETARIA DE INFRAESTRUTURA O SERVIÇO DE LIMPEZA GERAL DE TERRENO BALDIO EM FRENTE CME. ATACÍLIO DE SOUZA E A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA, SITUADA NA RUA MINAS GERAIS, Nº 190-E, JARDIM PAULISTA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA DA COMUNIDADE SÃO JOSÉ À COMUNIDADE BOA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE BRAÇO DE LUZ NO POSTE EXISTENTE NA RUA DORVALINO MINOZZO (RUA 5-A), ESQUINA COM A RUA 24-A, CIDADE ALTA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 23-A, ENTRE A RUA 10-B E A 12-B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO SAMAE QUE FAÇA LIMPEZA DA ÁREA LOCALIZADA NA RUA 17-A ESQUINA COM A RUA 20, NO JARDIM TARUMÃ, ONDE SE LOCALIZA O RESERVATÓRIO DE ÁGUA DO SAMAE.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA MUNICIPAL DO PERCURSO QUE INICIA NA MT 480  ATÉ A COMUNIDADE CÓRREGO DAS PEDRAS.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CICLOVIA  EM TODA A EXTENSÃO DA  AVENIDA ALVADI MONTICELI.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SÁGUAS MORAES EMENDA PARLAMENTAR PARA AQUISIÇÃO DE ÔNIBUS A FIM DE SUPRIR DEMANDA DO DEPARTAMENTO DE CULTURA DESTE MUNICÍPIO DE TANGARA DA SERRA-MT.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 363/13 DE 19/03/13 INDICOU AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DOS PROGRAMAS HABITACIONAIS VIABILIZE UNIDADES DE CASAS POPULARES PARA CONTEMPLAR AS FAMÍLIAS DOS DISTRITOS PERTENCENTES AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 479/09 DE 16/03/2009, Nº 983/09 DE 14/09/2009, Nº 523/10 DE 10/05/2010, Nº 296/13 DE 10/05/2010, VERBAL DE 23/09/2014 E 22/15 DE 03/02/15 QUE SOLICITOU AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA INTERNAS E EXTERNAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE SOB O RIO ESTRADA SERRA DOS PALMARES PROXIMO A ESCOLA MUNICIPAL CHE GUEVARA NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SINFRA, QUE REALIZE O SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA QUE DA ACESSO AO DISTRITO DE JOAQUIM DO BOCHE NO TRECHO DA BR 358 ATÉ O DISTRITO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SINFRA, QUE REALIZE O SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA QUE DA ACESSO AO RIO ARARÃO ATÉ O ENTROCAMENTO DA PECUAMA.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA ELABORAÇÃO DE PROJETO E PLANILHA ORÇAMENTÁRIA PARA CRIAÇÃO DE EVENTO ESPORTIVO E CULTURAL INDIGENA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2087/2087_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2087/2087_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAUDE A LIMPEZA DO PÁTIO DO POSTO DE SAÚDE DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2088/2088_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2088/2088_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA DE ESPORTE QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA INAUGURAÇÃO E ENTREGA DO VESTIÁRIO DO CAMPO DO DISTRITO DE PROGRESSO PARA A COMUNIDADE.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2089/2089_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2089/2089_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SAMAE O SERVIÇO DE LIMPEZA DO POÇO ARTESIANO DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2090/2090_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2090/2090_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SAMAE, O SERVIÇO DE LIMPEZA GERAL DA ESTAÇÃO DE AGUA- SAMAE DO DISTRITO DE PROGRESSO E SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SAMAE QUE O CUMPRIMENTO DA NOTIFICAÇÃO RECOMENDATÓRIA Nº 003/2014 &amp;#8211; 3ª PLCÍVEL.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4349/ind._no_233_indica_ao_executivo_municipal_que_faca_reparos_urgentes_na_rua_9_no_jardim_nossa_senhora_aparecida..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4349/ind._no_233_indica_ao_executivo_municipal_que_faca_reparos_urgentes_na_rua_9_no_jardim_nossa_senhora_aparecida..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPAROS URGENTES NA RUA 09 NO JARDIM NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), ESQUINA COM A AVENIDA ISMAEL JOSÉ DO NASCIMENTO, JARDIM SÃO CRISTOVÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA TEREZINA, BAIRRO DONA JÚLIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 1140/2013, QUE INDICA AO MINISTÉRIO PÚBLICO DO TRABALHO EM MATO GROSSO, QUE EM AÇÕES DE DANOS MORAIS COLETIVOS, OS VALORES DE CONDENAÇÃO SEJAM DESTINADOS À SOCIEDADE LESADA.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4385/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_da_area_ao_lado_da_feira_do_jardim_presidente..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4385/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_da_area_ao_lado_da_feira_do_jardim_presidente..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DA ÁREA AO LADO DA FEIRA NO BAIRRO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4386/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_dos_bueiros_do_centro_de_tangara_da_serra..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4386/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_dos_bueiros_do_centro_de_tangara_da_serra..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DOS BUEIROS DO CENTRO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>Romer Japonês</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DA REDE ELÉTRICA DE ILUMINAÇÃO PUBLICA EM TODA A SUA EXTENSÃO NA ESTRADA DO ARARÃO </t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE MEIO FIO EM TODA A EXTENSAO DA ESTRADA DO ARARÃO.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE UMA PATRULHA MECANIZADA, SENDO UM CAMINHÃO CAÇAMBA, UMA PC, UM TRATOR ESTEIRA E UMA PÁ CARREGADEIRA DESTINADO PRA CONSTRUÇÃO DE TANQUES DE PEIXE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2091/2091_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2091/2091_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE PLANEJAMENTO E OU ASSISTENCIA SOCIAL OU AINDA O SETOR DE REGULARIZAÇÃO FUNDIARIA, A REGULARIZAÇÃO FUNDIÁRIA E ENTREGA DE DOCUMENTAÇÃO DEFINITIVA AOS MORADORES DA VILA SÃO PEDRO E DO JARDIM CUIABÁ NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 1094/2014 AO EXECUTIVO MUNICIPAL PARA QUE FAÇA AQUISIÇÃO DE UM VEÍCULO PARA DAR SUPORTE AO PROCON, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS EM DIVERSAS RUAS DO BAIRRO JARDIM ITÁLIA, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE OS PROPRIETÁRIOS DOS TERRENOS BALDIOS, PARA QUE REALIZE LIMPEZA E CONSTRUÇÃO DA CALÇADA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS RUAS 120, 130, 140, 150, 160 E 170, ALTO DO TARUMÃ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA AVENIDA DAS PALMEIRAS, NOVO TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 1167/2014, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACA REGULAMENTADORA DE &amp;#8220;PROIBIDO VIRAR À DIREITA&amp;#8221;, NA AVENIDA TANCREDO NEVES, ESQUINA COM A RUA 03, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SAMAE O CUMPRIMENTO DA NOTIFICAÇÃO RECOMENDATÓRIA Nº 003/2014 &amp;#8211; 3ª PLCÍVEL.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, O CUMPRIMENTO DA NOTIFICAÇÃO RECOMENDATÓRIA Nº 002/2014 &amp;#8211; 3ª PLCÍVEL.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE A REFORMA, LIMPEZA E CERCAMENTO DO POSTO DE SAÚDE SITUADO NO DISTRITO DE SÃO JORGE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A FISCALIZAÇÃO DE ACADEMIAS, ESCOLAS E CLUBES DE ARTES MARCIAIS EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O RECAPEAMENTO E A SINALIZAÇÃO VERTICAL E HORIZONTAL DA RUA CELSO ROSA LIMA (RUA 26) EM NOSSO MUNICIPIO</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O RECAPEAMENTO E A SINALIZAÇÃO VERTICAL E HORIZONTAL DA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24) EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2092/2092_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2092/2092_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE A REFORMA GERAL E CONSTRUÇÃO DO MURO AOS ARREDORES DA UNIDADE DE SAÚDE DA FAMILIA DO DISTRITO DE SÃO JOAQUIM. </t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2093/2093_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2093/2093_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE MAUTENÇÃO E TROCA DE LÂMPADAS, REATORES NOS PONTOS EM QUE NÃO ESTÃO FUNCIONANDO E INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO EM TODA A EXTENSÃO DOS DISTRITOS DE SÃO JOAQUIM E PROGRESSO.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2138/2138_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2138/2138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SENHOR FRANCISCO CLEMENTE, GESTOR DA SECRETARIA DE INFRAESTRUTURA SERVIÇOS DE ABERTURA DE VALA PARA CONTENSÃO DE AGUAS PLUVIAIS ENTRE AS EMPRESAS CERAMICA TANGARÁ E FLORA TANGARÁ SENTIDO RESERVA NATURAL &amp;#8220;BOSQUE&amp;#8221; NO DISTRITO DE PROGRESSO.  </t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REGULAMENTE O HORÁRIO DE CARGAS E DESCARGAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONCENTRE ESFORÇOS JUNTO AO GOVERNO DO ESTADO PARA QUE TANGARÁ DA SERRA SEJA SEDE DE IMPLANTAÇÃO DO PARQUE TECNOLÓGICO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NORMATIZAÇÃO DA PRESTAÇÃO DE SERVIÇO DE GUINCHO EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ADOTE PROVIDÊNCIAS URGENTES DE CONTENSÃO DE DESBARRANCAMENTO E EROSÃO DAS ENCOSTAS DO CÓRREGO EXISTENTE NA RUA 5A, ESQUINA COM A RUA 42, JARDIM PARAÍSO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA AVELINA JACI BOHN (RUA 02), ESQUINA COM A RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL SERVIÇO DE TAPA BURACOS E APLICAÇÃO DE LAMA ASFALTICA NAS RUAS 24 E 26 NO PERCURSO QUE VAI DA AVENIDA ISMAEL DO NASCIMENTO ATÉ A RUA 80 DO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>Weliton Duarte</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ADEQUAÇÃO DO CANTEIRO DA ROTATORIA NA AVENIDA BRASIL COM A AVENIDA MAUÁ.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE FAIXA DE PEDESTRES NA AVENIDA ISMAEL DO NASCIMENTO COM A HITLER SANSÃO.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL VALTENIR PEREIRA QUE AGENDE UMA REUNIÃO COM O PRESIDENTE DA JUSTIÇA FEDERAL PARA REQUERER JUNTO AO ORGÃO A IMPLANTAÇÃO DE UMA VARA DA JUSTIÇA FEDERAL EM NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTORES DE VELOCIDADES NA TRAVESSA 26-A, NO BAIRRO JARDIM TANGARÁ II, EM FRENTE AO NÚMERO 250-W.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2094/2094_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2094/2094_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº69 NO DIA 10/02/2015  QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, A DUPLICAÇÃO DO BUEIRO CELULAR QUE ATRAVESSA A RUA 23-A NO BAIRRO JARDIM OLÍMPICO.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, CONSTRUÇÃO DE ALAMBRADOS E TELAS NOS FUNDOS DOS GOLS DO CAMPO DE FUTEBOL NO BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 176/09 DE 02/02/2009, 144/13 DE 04/02/2013, 795/13 DE 11/06/2013, 1068/13 DE 20/08/2013, 1115/14 DE 16/09/14 E 112/15 DO 19/02/15 QUE INDICOU AO EXCELENTÍSSIMO GOVERNADOR PEDRO TAQUES QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SEMÁFAROS NA AVENIDA TANCREDO DE ALMEIDA NEVES NA JUNÇÃO COM A RUA NEFTES DE CARVALHO (19).</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE DA AGROVILA 15 NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PRAÇA DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2095/2095_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2095/2095_texto_integral.doc</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO Nº541 DE 29/04/2014,  QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE CALÇAMENTO NAS LATERAIS DO POSTO DE SAÚDE NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL UM ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE LOMBADAS ELETRONICAS AO LONGO DAS AVENIDAS: BRASIL, TANCREDO DE ALMEIDA NEVES, LIONS INTERNACIONAL, ISMAEL JOSE DO NASCIMENTO E NA INACIO BITTENCOURT SENTIDO UNEMAT.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA 16-A, ESQUINA COM A RUA 25-A, JARDIM ITÁLIA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETA NA RUA JÚLIO MARTINEZ BENEVIDES, ESQUINA COM A RUA 30-B, VILA ALTA III, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 1220/2014, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A RETIRADA DE RAMPA FEITA INDEVIDAMENTE, LOCALIZADA NA RUA AVELINA JACI BOHN (RUA 02), ENTRE A AVENIDA BRASIL E A RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2096/2096_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2096/2096_texto_integral.doc</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO Nº541 DE 29/04/2014,  QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE CALÇAMENTO NAS LATERAIS DO CENTRO DE CONVIVÊNCIA DOS IDOSOS NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.docx</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO 047/2014 QUE INDICA AO EXCELENTISSÍMO SENHOR GOVERNADOR DO ESTADO ATRAVÉS DA SECRETARIA DE EDUCAÇÃO REPASSE PARA ADEQUAÇÃO DA CANTINA DA ESCOLA PEDRO ALBERTO TAYANO.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO 1291/2014 QUE INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO NO ENCONTRO DA AV. ALVADI MONTICELI COM O ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 1402/13 QUE INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE MURO, REPAROS, PINTURA E LIMPEZA NO POSTO DE SAÚDE DO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), ESQUINA COM A RUA 6-A, JARDIM ACÁCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 764/2013 QUE INDICA AO PODER EXECUTIVO MUNICIPAL A INTEGRAÇÃO DO MUNICÍPIO NO PROGRAMA DE SAÚDE DENOMINADO &amp;#8220;OLHAR BRASIL&amp;#8221;.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE O  RECAPEAMENTO DA AVENIDA TANCREDO DE ALMEIDA NEVES, ENTRE A AV. BRASIL SENTIDO COLÉGIO IPES ATÉ A RUA 9A.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REVISÃO E MODERNIZAÇÃO DA LEI DE INCENTIVOS FISCAIS (LEI Nº 3.445, DE 27 DE OUTUBRO DE 2010).</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEI PROJETO QUE REGULAMENTA OS ESTACIONAMENTOS DE ZONA AZUL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A DUPLICAÇÃO DA RUA CELSO ROSA LIMA (26) UMA DAS PRINCIPAIS ENTRADAS DA CIDADE NO TRECHO ENTRE A RUA NEFTES DE CARVALHO (19) AO POSTO GALLI DA VILA GOIÂNIA.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE PATRULHA MECANIZADA PARA O CREDITO FUNDIÁRIO ASSENTAMENTO NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA AVENIDA TANCREDO NEVES NA ROTATÓRIA DO CRISTO.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A REFORMA DA ESCOLA MUNICIPAL PROFESSORA JUSCILEIDE PRAXEDES.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO SECRETARIO MUNICIPAL DE SAÚDE QUE IMPLANTE O PROGRAMA REMÉDIO EM CASA NO MUNICÍPIO DE TANGARA DA SERRA - MT.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2097/2097_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2097/2097_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA, QUE FAÇA A LIMPEZA ÁS MARGENS DA BR 358 E PATROLAMENTO DO ACOSTAMENTO PARA O TRÂNSITO DE MÁQUINAS AGRÍCOLAS, DO TRECHO DO ANEL VIÁRIO ATÉ A SERRA TAPIRAPUÃ, NO ENTRONCAMENTO DA BR 358 Á BR 240.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA AVENIDA BEIJA FLOR, RESIDENCIAL ALTO DA BOA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 20, ESQUINA COM A RUA 05, VILA ESMERALDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA AVENIDA BEIJA FLOR, RESIDENCIAL ALTO DA BOA VISTA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA 4-A NO JARDIM SANTA MARTA.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA TRAVESSA 3-B JARDIM MONTE LIBANO.</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PODA DE ARVORES NO COLEGIO JADA TORRES.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REPARAÇÃO DA REDE ELÉTRICA DA AV ZELINO AGOSTINHO LORENZETTI, NO BAIRRO ALTOS DO TARUMÃ.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTORES DE VELOCIDADES NA AV. ZELINO AGOSTINHO LORENZETTI, BAIRRO ALTOS DO TARUMÃ.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA 90, ESQUINA COM A RUA M, JARDIM TARUMÃ II.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NA RUA TAPIRAPUÃ ESQUINA COM A AVENIDA BRASIL (EM FRENTE À MULTIELÉTRICA).</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A PODA DAS ÁRVORES DA AVENIDA PALMEIRAS, NOVO TARUMÃ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA MARGINAL, NO KM 05 DA MT-358, NO PERÍMETRO URBANO DA MARGINAL NA RODOVIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DE TERRENO BALDIO NO BAIRRO JARDIM PRESIDENTE. </t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA 14 ESQUINA COM A D NO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ALTERAÇÃO NO DECRETO 072/2015 QUE TRATA DO VALOR DAS DIÁRIAS DOS MOTORISTAS IGUALANDO-AS AOS VALORES PAGOS AO DEMAIS SERVIDORES.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 541/09, DE Nº 018/10, DE Nº 525/10, DE Nº 1030/10, Nº 041/11, Nº 1.135/11, N° 258/12, N° 435/12, N° 1.433/13, N° 323/14 DE 25/03/2014 E Nº 659/14 DE 20/05/14, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA A CRIAÇÃO DE UM PROGRAMA DE AÇÕES CONJUNTAS, QUE ENVOLVAM PODER EXECUTIVO E SUAS SECRETARIAS, CÂMARA MUNICIPAL, MINISTÉRIO PÚBLICO, PODER JUDICIÁRIO, DEFENSORIA PÚBLICA, POLÍCIA MILITAR, POLÍCIA CIVIL, CLUBES DE SERVIÇO, ENTIDADES ORGANIZADAS, IGREJAS, ASSOCIAÇÕES DE BAIRROS, VOLUNTÁRIOS DENTRE OUTROS, OBJETIVANDO A REALIZAÇÃO DE TRIAGEM E POSTERIOR ENCAMINHAMENTO, VISANDO A INCLUSÃO SOCIAL DOS ANDARILHOS, BEM COMO MEDIDAS PARA RETIRÁ-LOS DAS RUAS E PRAÇAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO E IMPLANTAÇÃO DA CAMPANHA NOTA FISCAL TANGARAENSE PREMIADA.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N° 1301/13 DE 01/10/13 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, APÓS REALIZAÇÃO DE UM LEVANTAMENTO DOS TERRENOS DESOCUPADOS E INUTILIZADOS PERTENCENTES AO MUNICÍPIO, PROMOVA UMA CONCORRÊNCIA PÚBLICA PARA VENDA DESSES TERRENOS E QUE SEJAM INVESTIDOS EM OUTROS SETORES.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4350/ind._no_452_indica_ao_executivo_que_faca_caixas_de_contencao_na_estrada_do_assentamento_vale_do_sol_ii..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4350/ind._no_452_indica_ao_executivo_que_faca_caixas_de_contencao_na_estrada_do_assentamento_vale_do_sol_ii..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA CAIXAS DE CONTENÇÃO NA ESTRADA DO ASSENTAMENTO VALE DO SOL II.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ANTEPROJETO QUE REGULAMENTA  ESTACIONAMENTOS ROTATIVOS  EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPARO NA PAVIMENTAÇÃO ASFÁLTICA DA RUA 07- A, ESQUINA COM A RUA 70-A, NO BAIRRO JARDIM SAN DIEGO II.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A LIGAÇÃO DA RUA 36 COM A AV. ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS LOCALIZADO NA RUA 11 A, ESQUINA COM RUA 42, VILA HORIZONTE.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS DA RUA MANOEL DIONÍSIO SOBRINHO, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> INDICA AO  EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NA RUA 9 A, VILA HORIZONTE.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE REPAROS NO NÍVEL DO PISO DA ACADEMIA AO AR LIVRE DA PRAÇA DOS PIONEIROS.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DAS ESTRADAS VICINAIS DO ASSENTAMENTO BEZERRO VERMELHO.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2098/2098_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2098/2098_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A PINTURA DOS QUEBRA MOLAS BEM COMO A COLOCAÇÃO DE SINALIZAÇÃO EM TODA EXTENSÃO DA AVENIDA CARLOS TAYANO NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2099/2099_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2099/2099_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA (SINFRA) QUE REALIZE SERVIÇO DE TAPA BURACO, LIMPEZA NOS CANTEIROS E NA PRAÇA PÚBLICA E PINTURA DE MEIO FIO NAS RUAS DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2100/2100_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2100/2100_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER PÚBLICO MUNICIPAL A CONSTRUÇÃO DE GALERIAS E PAVIMENTAÇÃO DA RUA ALZIRO ZARUR, ( 18 ) NO PERCURSO ABAIXO DA ESQUINA COM A RUA  ISMAEL JOSE DO NASCIMENTO NO JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2101/2101_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2101/2101_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A INSTALAÇÃO DE QUATRO CONDICIONADORES DE AR 24 MIL BTUS PARA O AUDITÓRIO DA ASSESSORIA PEDAGÓGICA NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2102/2102_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2102/2102_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NO DISTRITO DE SÃO JORGE NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE FAÇA A MANUTENÇÃO DAS LÂMPADAS DAS ILUMINARIAS DA UNIDADE DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO, LOCALIZADO NA RUA 09, ESQUINA COM A RUA 10, BAIRRO VILA ALTA.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE REDUTOR DE VELOCIDADE, NA RUA 10, EM FRENTE AO Nº 922-S, BAIRRO VILA ALTA.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A LIMPEZA DAS ÁREAS DO MUNÍCPIO, NO RESIDENCIAL BURITIS.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA E CONSTRUÇÃO DA TAMPA DO BUEIRO LOCALIZADO NA RUA 08, ESQUINA COM A RUA 10, BAIRRO VILA ALTA</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO NA RUA 31-B, VILA OLÍMPICA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA 60-A, JARDIM VITÓRIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA AVENIDA DAS ARAPONGAS, BAIRRO ALTO DA BOA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE CÂMERA DE VIGILÂNCIA NO JARDIM DOS IPÊS.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE ULTRA-SONOGRAFISTA PARA O ATENDIMENTO NO PERÍODO DA TARDE.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL MELHORAR AS SINALIZAÇÕES DE TRANSITO  NA AVENIDA NILO TORRES.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO NAS RUAS PAVIMENTADAS DO BAIRRO VILA ALTA III.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE PROCEDA COM URGÊNCIA PARCERIA PÚBLICA PRIVADA PARA QUE FAÇA PAVIMENTAÇÃO ASFALTICA DO TRECHO DA RUA ARLINDO L DA SILVA ENTRE AS RUAS 14-A, RUA EROTIDES PADILHA (16-A) ATÉ A RUA ALZIRO ZARUR (18-A) FUNDOS DO TANGARÁ TENIS CLUBE, BAIRRO JARDIM TANGARÁ.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE PROCEDA COM URGÊNCIA PARCERIA PÚBLICA PRIVADA PARA QUE FAÇA PAVIMENTAÇÃO ASFALTICA DO TRECHO DA RUA ALZIRO ZARUR (RUA 18-A) ENTRE A AVENIDA ISMAEL JOSE DO NASCIMENTO ATÉ A RUA 03 - A NO BAIRRO JARDIM TANGARÁ II</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2103/2103_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2103/2103_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL ANTONIO CASAGRANDE, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2104/2104_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2104/2104_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL EMANOEL PINHEIRO, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2105/2105_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2105/2105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL JONAS LOPES, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2106/2106_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2106/2106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL VEREADOR BENTO MUNIZ, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO N° 060/13 DE 28/01/2013 DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE EXTENSÃO DE ENSINO FUNDAMENTAL NO PERÍODO NOTURNO A COMUNIDADE DO JARDIM DOS IPÊS E BAIRROS CIRCUNVIZINHOS.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO N° 140/13 DE 04/02/2013 DE AUTORIA DO VEREADOR PROFESSOR ODAIR, INDICOU AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ACESSIBILIDADE AOS PORTADORES DE NECESSIDADES ESPECIAIS QUE UTILIZAM A CASA DE APOIO LOCALIZADA EM CUIABÁ MT.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO N° 442/13 DE 02/04/2013 DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL INSTALAÇÃO DE UNIDADE DE SAÚDE DA FAMÍLIA CONJUGADOS.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO N° 834/13 DE 18/06/2013 DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO QUE VIABILIZE UMA ÁREA PARA IMPLANTAÇÃO DO PROJETO DA UNIDADE DE COLETA E TRANSFUSÃO DE SANGUE DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO N° 901/13 DE 02/06/2013 DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL QUE REALIZE UM LEVANTAMENTO PARA REGULARIZAÇÃO (ORDEM DE ESCRITURA) DAS RESIDÊNCIAS DO RESIDENCIAL HORIZONTE, INCLUINDO OS DÉBITOS EXISTENTES POR CADA UNIDADE HABITACIONAL PARA SEREM QUITADAS.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2107/2107_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2107/2107_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DE EDUCAÇÃO E CULTURA (SEMEC), O SERVIÇO DE CALÇAMENTO NAS LATERAIS DO CENTRO MUNICIPAL DE ENSINO DÉCIO BURALI NO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2108/2108_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2108/2108_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA, O SERVIÇO DE LIMPEZA EM TORNO DO BARRACÃO ONDE FUNCIONA A FEIRA DO PRODUTOR NO  BAIRRO DONA JULIA, DIVISA COM O BAIRRO  NOSSA SENHORA APARECIDA, A FEIRA É ABERTA AO PÚBLICO TODAS AS SEXTAS-FEIRAS NO PERÍODO DE 16 H ÁS 19H30 MIN.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2109/2109_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2109/2109_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA FAZER A LIMPEZA EM TORNO DO PRÉDIO DO LABORATÓRIO MUNICIPAL E DO CENTRO DE REABILITAÇÃO FISIOTERAPIA E FONOAUDIOLOGIA.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2110/2110_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2110/2110_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA), POR MEIO DO SENHOR SECRETARIO FRANCISCO CLEMENTE, A RECUPERAÇÃO DA PISTA LATERAL DA AVENIDA LIONS INTERNACIONAL, NO TRECHO DA ENTRADA DA ANHAMBI ATÉ A ENTRADA DA SUPREMAX.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DA BOCA DE LOBO, LOCALIZADA NA AVENIDA MATO GROSSO, ESQUINA COM A RUA AVELINA JACI BOHN (RUA 02), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA 38-A, JARDIM CALIFÓRNIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2111/2111_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2111/2111_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL JADA TORRES, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2112/2112_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2112/2112_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL DR. HÉLCIO DE SOUZA, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2113/2113_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2113/2113_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, ATRAVÉS DO SR. PERMÍNIO PINTO FILHO GESTOR DA SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC), O SERVIÇO DE REFORMA E ADEQUAÇÃO DO MURO DA ESCOLA ESTADUAL JOÃO BATISTA NO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE A LIGAÇÃO ENTRE O BAIRRO ALTO DA BOA VISTA E O AEROPORTO DE TANGARÁ DA SERRA &amp;#8211; MT, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO PRÓPRIO MUNICIPAL, E CONSTRUÇÃO DE CALÇADA DEFRONTE A UNIDADE DE SAÚDE DA FAMÍLIA, COHAB TARUMA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA 24, VILA ESMERALDA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 990/2014, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA DIREITA (RUA 04), ENTRE A RUA EVELIN CRESTANI (RUA 14) E A AVENIDA JOSÉ MANSANO VICERRA, CIDADE ALTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 187/15 DO DIA 10/03/15 INDICOU AO EXECUTIVO MUNICIPAL ATRAVÉS DO SAMAE QUE FAÇA LIMPEZA E PODA DE ÁRVORES DA ÁREA LOCALIZADA NA RUA 17-A ESQUINA COM A RUA 20, NO JARDIM TARUMÃ, ONDE SE LOCALIZA O RESERVATÓRIO DE ÁGUA DO SAMAE.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO TERRENO ONDE SE LOCALIZA AS INSTALAÇÕES DO SAMAE E FUTURAS INSTALAÇÕES DO PSF DA VILA ESMERALDA. </t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE FARMACÊUTICO E ATENDENTE DE FARMÁCIA.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL AQUISIÇÃO DE MOVEIS E EQUIPAMENTOS PARA O POSTO CENTRAL.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DA ÁREA DE RESERVA 08 E RECUPERAÇÃO DE TODAS AS RUAS DO JARDIM MONTE LIBANO QUE AINDA NÃO SE ENCONTRA ASFALTADAS.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL AQUISIÇÃO DE MEDICAMENTOS QUE SÃO DISTRIBUÍDOS NA FARMÁCIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N° 1301/13 DE 01/10/13 E Nº449/15 DO DIA 28/04/2015 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, APÓS REALIZAÇÃO DE UM LEVANTAMENTO DOS TERRENOS DESOCUPADOS E INUTILIZADOS PERTENCENTES AO MUNICÍPIO, PROMOVA UMA CONCORRÊNCIA PÚBLICA PARA VENDA DESSES TERRENOS E QUE SEJAM INVESTIDOS EM OUTROS SETORES.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE SERVIÇO DE TAPA BURACOS NA AVENIDA BRASIL SENTIDO VILA ALTA III ATÉ O ANEL VIÁRIO, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL QUE REALIZE A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA DA AVENIDA JARDIM DA PAZ, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA ESTRADA 5, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NA RUA 19 A, ESQUINA COM A RUA 24, JARDIM SANTIAGO.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPARO NA PAVIMENTAÇÃO DAS RUAS DO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO EM TODA A EXTENSÃO DA AVENIDA PRESIDENTE TANCREDO NEVES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS RUAS DO JARDIM BELA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SEMÁFORO NA AVENIDA JOSÉ MANSANO VICERRA, ESQUINA COM A RUA JULIO MARTINEZ BENEVIDES (RUA 11), JARDIM CRISTO REI, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO DAS ESTRADAS VICINAIS DO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL INSTALAÇÃO DE ILUMINAÇÃO NA FAIXA DE PEDESTRES NA AVENIDA PRESIDENTE TANCREDO DE ALMEIDA NEVES.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA RUA 04, BAIRRO VILA ALTA.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A SINALIZAÇÃO HORIZONTAL EM TODA A EXTENSÃO DA AVENIDA TANCREDO NEVES, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2114/2114_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2114/2114_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL, ATRAVÉS DO SR. PERMINIO PINTO FILHO GESTOR DA SECRETARIA ESTADUAL DE EDUCAÇÃO (SEDUC), O SERVIÇO DE CALÇAMENTO NAS LATERAIS DA ESCOLA ESTADUAL VEREADOR BENTO MUNIZ, ENTRE A RUA 20 E ESQUINA COM A RUA 17 DO BAIRRO JARDIM SANTIAGO.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA AUTARQUIA SAMAE QUE CUMPRA A LEI FEDERAL Nº 12.007 DE 29 DE JULHO DE 2009, QUE DISPÕE SOBRE A EMISSÃO DE DECLARAÇÃO DE QUITAÇÃO ANUAL DE DÉBITOS PELAS PESSOAS JURÍDICAS PRESTADORAS DE SERVIÇOS PÚBLICOS OU PRIVADOS.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY NO JARDIM ATLANTIDA.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFALTICA NA RUA 05 DO JARDIM SAN DIEGO.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO TERRENO ONDE FOI INSTALADA A ACADEMIA DA TERCEIRA IDADE DA VILA ESMERALDA. </t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 416/09 DE 02/03/09, Nº 1053/09 DE 05/10/09, Nº 1273/09 DE 07/12/09, Nº 750/11 DE 15/08/11, Nº 10/12 DE 06/02/12, 796/13 DE 11/06/13, 1722/13 DE 10/12/13, 589/14 DE 06/05/14 E ºN 113/15 DE 19/02/2015 AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO PRÓXIMO AO POSTO DE COMBUSTÍVEL COM AVENIDA NILO TORRES.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 170/10 DE 01/03/10, Nº 221/12 DE 12/03/2012 E Nº 1432 DE 29/10/13,  QUE INDICA AOS EXCELENTÍSSIMOS SENHORES DEPUTADOS ESTADUAIS WAGNER RAMOS E SATURNINO MASSON A CONSTRUÇÃO DE UMA NOVA SEDE DO INDEA EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES Nº 563/10 DE 24/05/2010, Nº 1320/10 DE 06/12/2010, Nº 309/11 DE 04/04/11 E Nº 825/11 DE 19/09/11 ONDE SOLICITOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A RECUPERAÇÃO COM RECAPEAMENTO DO ASFALTO EM TODAS AS RUAS DO BAIRRO COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 726/10 DE 28/06/2010, N° 216/12 DE 12/03/2012, Nº 1069/13 DE 20/08/13 E Nº 138/15 DE 24/02/15 AOS EXCELENTÍSSIMOS SENHORES DEPUTADOS ESTADUAIS WAGNER RAMOS E SATURNINO MASSON, QUE VIABILIZE RECURSOS JUNTO AO GOVERNO DO ESTADO PEDRO TAQUES, PARA A CONSTRUÇÃO DA NOVA SEDE DA EMPAER EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2115/2115_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2115/2115_texto_integral.doc</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO DE Nº 30 DO DIA 03/02/2015 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA GERAL MANUTENÇÃO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INCLUSÃO DAS RUAS 20 &amp;#8211; 01 E 03 DO BAIRRO VILA ESMERALDA NA PROGRAMAÇÃO DE ASFALTO DE 2015.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A CONSTRUÇÃO DE AUDITÓRIO NA ESCOLA PEDRO ALBERTO TAYANO.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL SAGUAS MORAES SOUZA EMENDA PARLAMENTAR PARA  A CONSTRUÇÃO DE AUDITÓRIO NA ESCOLA PEDRO ALBERTO TAYANO.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL VAGNER RAMOS  EMENDA PARLAMENTAR PARA  A CONSTRUÇÃO DE AUDITÓRIO NA ESCOLA PEDRO ALBERTO TAYANO.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL SATURNINO MASSON  EMENDA PARLAMENTAR PARA  A CONSTRUÇÃO DE AUDITÓRIO NA ESCOLA PEDRO ALBERTO TAYANO.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2116/2116_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2116/2116_texto_integral.doc</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO DE Nº 212 DO DIA 10/03/2015 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE A LIMPEZA DO PÁTIO DO POSTO DE SAÚDE DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA EFETUADO ADEQUAÇÕES NO PSF DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NAS RUAS 21-A E 23-A DO JARDIM ITÁLIA EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 283/2015 AO EXECUTIVO MUNICIPAL QUE REGULAMENTE O HORÁRIO DE CARGAS E DESCARGAS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 364/2015 AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEI PROJETO QUE REGULAMENTA OS ESTACIONAMENTOS DE ZONA AZUL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE UM ESTUDO PARA IMPLANTAÇÃO DE ACADEMIA AO AR LIVRE NA ESCOLA MARECHAL CANDIDO RONDON NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ALAMBRADO PARA CERCAR A ESCOLA MARECHAL CANDIDO RONDON NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DO PROJETO DE LEI 073/2014 AO QUE SE REFERE O ASFALTAMENTO DAS RUAS DO JARDIM MONTE LIBANO.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DO PROJETO DE LEI 073/2014 AO QUE SE REFERE O ASFALTAMENTO DAS RUAS DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DO PROJETO DE LEI 073/2014 AO QUE SE REFERE O ASFALTAMENTO DAS RUAS DO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RETORNO DA SECRETARIA DE AGRICULTURA AO ANTIGO ENDEREÇO NO JARDIM MARINGÁ.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A CONSTRUÇÃO DE UMA QUADRA COBERTA POLIESPORTIVA NA ESCOLA ESTADUAL VEREADOR MANOEL MARINHEIRO, NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2118/2118_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2118/2118_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA (SINFRA) QUE REALIZE CONSTRUÇÃO DE MEIO FIO E PAVIMENTAÇÃO ASFÁLTICA NA RUA PARALELA DA AVENIDA FRANCISCO AVELINO DANTAS ATÉ A AVENIDA POPULAR DO JARDIM ACAPULCO.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2119/2119_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2119/2119_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE PLANEJAMENTO E OU ASSISTÊNCIA SOCIAL OU AINDA O SETOR DE REGULARIZAÇÃO FUNDIÁRIA, A REGULARIZAÇÃO DOS CADASTROS DAS CASAS LOCALIZADAS NA QUADRA 72-A E 72-B DO DISTRITO DE PROGRESSO, PARA REGULARIZAÇÃO FUNDIÁRIA.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 004/14 DE  04/02/14 QUE INDICOU AO EXECUTIVO MUNICIPAL A ADOÇÃO DE MEDIDAS DE INTERESSE PÚBLICO, VISANDO À CRIAÇÃO DE UM BANCO DE LEITE MATERNO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 176/09 DE 02/02/09, 144/13 DE 04/02/13, 795/13 DE 11/06/13, 1068/13 DE 20/08/13, 1115/14 DE 16/09/14, 112/15 DO 19/02/15 E 329/15 DO DIA 07/04/15 QUE INDICOU AO EXCELENTÍSSIMO GOVERNADOR PEDRO TAQUES E AO DEPUTADO ESTADUAL SATURNINO MASSON QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO 172/10 DE 01/03/2010 E VERBAL/14 DO DIA 21/10/2014 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE DESENVOLVA ANUALMENTE UMA &amp;#8220;COLONIA DE FÉRIAS&amp;#8221; NO PERÍODO EM QUE OS ALUNOS ESTIVEREM EM FÉRIAS ESCOLAR.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL,  QUE PROVIDENCIE O SERVIÇO DA TROCA DAS LÂMPADAS QUEIMADAS DOS POSTES, DA RUA 13-A, ENTRE AS RUAS 24 E 22, NO JARDIM SANTIAGO.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 456/12 AO EXECUTIVO MUNICIPAL QUE EVIDENCIE ESFORÇOS JUNTO A OPERADORA VIVO PARA QUE A MESMA INSTALE UMA ANTENA LEVANDO O SINAL DE CELULAR AOS MORADORES DO DISTRITO JOAQUIM DO BOCHE ZONA RURAL DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE FAÇA A PAVIMENTAÇÃO ASFÁLTICA NOS TRECHOS DAS RUAS 42-A E 44-A ATÉ A AVENIDA ISMAEL JOSE DO NASCIMENTO NO BAIRRO VILA ALTA III EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE FAÇA UMA INTERSEÇÃO NA AVENIDA ISMAEL JOSE DO NASCIMENTO NA ESQUINA COM A RUA 44-A, NO BAIRRO VILA ALTA III EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2120/2120_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2120/2120_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A REFORMA DO POSTO DO SAMAE NO DISTRITO DE PROGRESSO, E FAÇA UMA PARCERIA COM O GOVERNO DO ESTADO JUNTAMENTE COM A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, PARA INSTALAÇÃO DO POSTO POLICIAL COMUNITÁRIO NO MESMO LOCAL. </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR DEPUTADO FEDERAL SAGUAS MORAES SOUZA EMENDA PARLAMENTAR PARA  A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL SOCIETY COM ALAMBRADOS E ILUMINAÇÃO NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL UMA REFORMA NO POSTO DA POLICIA COMUNITÁRIA DO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O PLANTIO DE GRAMA E ARBORIZAÇÃO NAS MARGENS DA AVENIDA LIONS INTERNACIONAL EM TODO PERCURSO QUE COMPREENDE O BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE QUE FAÇA A PINTURA DE FAIXA DE PEDESTRES, QUEBRA MOLAS E MANUTENÇÃO DOS REDUTORES DE VELOCIDADES (TACHÕES), EM TODA EXTENSÃO DA AVENIDA NILO TORRES E NA ESTRADA DA RESERVA NO RESIDENCIAL DONA JULIA.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE QUE FAÇA UM REDUTOR DE VELOCIDADE NA RUA 24-A (JURACINA TORRES DE OLIVEIRA) ENTRE A RUA 15-A (JOSÉ MARIANO) E A RUA 17-A (PEDRO CAMILO ZAMPARONE) NO BAIRRO JARDIM TANGARÁ II QUE DA ACESSO AO JARDIM ITÁLIA E MORADA DO SOL.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2121/2121_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2121/2121_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA), QUE COLOQUE CONTROLADORES ELETRÔNICOS DE VELOCIDADE NA PISTA DO ANEL VIÁRIO COM O ENTRONCAMENTO DA AVENIDA BRASIL E AVENIDA ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2122/2122_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2122/2122_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA E LOGÍSTICA (SINLOG), POR MEIO DO SENHOR SECRETÁRIO DE ESTADO MARCELO DUARTE MONTEIRO QUE COLOQUE CONTROLADORES ELETRÔNICOS DE VELOCIDADE NA PISTA DO ANEL VIÁRIO COM O ENTRONCAMENTO DA AVENIDA BRASIL E AVENIDA ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2123/2123_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2123/2123_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA), QUE COLOQUE CONTROLADORES ELETRÔNICOS DE VELOCIDADE NA AVENIDA CARLOS TAYANO ENTRADA E SAÍDA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2124/2124_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2124/2124_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA E LOGÍSTICA (SINLOG), POR MEIO DO SENHOR SECRETÁRIO DE ESTADO MARCELO DUARTE MONTEIRO QUE COLOQUE CONTROLADORES ELETRÔNICOS DE VELOCIDADE NA AVENIDA CARLOS TAYANO ENTRADA E SAÍDA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2125/2125_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2125/2125_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REFORMA INTERNA E EXTERNA BEM COMO NA PARTE HIDRÁULICA, ELÉTRICA, PINTURA E JARDINAGEM DO CENTRO DE CONVIVÊNCIA DO IDOSO NO DISTRITO DE PROGRESSO, MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4352/indicacao_no_805_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_faixa_de_pedestres_elevada_em_frente_o_terminal_rodoviario..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4352/indicacao_no_805_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_faixa_de_pedestres_elevada_em_frente_o_terminal_rodoviario..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES ELEVADA EM FRENTE O TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4353/indicacao_no_806_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_um_semaforo_no_entroncamento_entre_a_av._brasilia_rua_08_e_rua_13_no_centro..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4353/indicacao_no_806_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_um_semaforo_no_entroncamento_entre_a_av._brasilia_rua_08_e_rua_13_no_centro..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UM SEMÁFORO NO ENTRONCAMENTO ENTRE A AVENIDA BRASÍLIA RUA 08 E ARUA 13 NO CENTRO.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4354/indicacao_no_807_-_indica_ao_executivo_municipal_a_implantacao_de_meio_fio_na_rua_50_no_jardim_monte_libano..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4354/indicacao_no_807_-_indica_ao_executivo_municipal_a_implantacao_de_meio_fio_na_rua_50_no_jardim_monte_libano..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE MEIO FIO NA RUA 50 NO JARDIM MONTE LÍBANO.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO MUNICIPAL DE INFRAESTRUTURA DE LOGÍSTICA DO MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2126/2126_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2126/2126_texto_integral.doc</t>
   </si>
   <si>
     <t>REINTERA OS TERMOS DA INDICAÇÃO DE Nº 30 DATADA DE 03/02/2015, REINTERADA EM 16/06/2015, SOBRE O Nº 670, QUE SOLICITOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA GERAL MANUTENÇÃO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2127/2127_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2127/2127_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO ATRAVÉS DA SECRETARIA DE ESTADO DE AGRICULTURA FAMILIAR E REGULARIZAÇÃO FUNDIÁRIA (SEAF) QUE REALIZE AÇÕES VISANDO INSTALAR SISTEMA DE IRRIGAÇÃO NO ASSENTAMENTO VALE DO SOL II NO BEZERRO VERMELHO DO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2128/2128_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2128/2128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA A INDICAÇÃO DE Nº278 DE 20/03 DE 2015 QUE INDICOUAO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE SAÚDE A REFORMA GERAL E CONSTRUÇÃO DO MURO AOS ARREDORES DA UNIDADE DE SAÚDE DA FAMILIA DO DISTRITO DE SÃO JOAQUIM. </t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2139/2139_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2139/2139_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO QUE REALIZE AÇÕES PARA REGULARIZAÇÃO FUNDIÁRIA DA GLEBA PECUAMA NO MUNICÍPIO DE SANTO AFONSO NO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2140/2140_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2140/2140_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO QUE REALIZE AÇÕES PARA REGULARIZAÇÃO FUNDIÁRIA DA GLEBA SANTO ANDRÉ NO MUNICÍPIO DE SANTO AFONSO NO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE TAPA BURACOS NA RUA 30, ESQUINA COM A RUA 15, CENTRO._x000D_
 </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTOR DE VELOCIDADE OU QUEBRA MOLAS NA AVENIDA VERGILIO FAVETTI, BAIRRO CIDADE ALTA.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE O RECAPEAMENTO DA AVENIDA TANCREDO DE ALMEIDA NEVES EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE A EMPRESA LOTEADORA DO JARDIM FLORIZA PARA QUE A REALIZE O RECAPEAMENTO DA RUA 38 ENTRE AS RUAS 13 E 17.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA NEFTES DE CARVALHO (RUA 19), NO TRECHO SITUADO ENTRE A RUA MANOEL DIONÍSIO SOBRINHO (RUA 06) E A RUA SÃO PAULO (RUA 16), CENTRO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA 31-A, ESQUINA COM A RUA M, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), ENTRE A AVENIDA DAS PALMEIRAS E A RUA 80, NOVO TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO DA RUA 10 NO PERCURSO ENTRE AS RUAS 03 E 07 NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O TERMINO DO CASCALHAMENTO NA ESTRADA DAS PALMEIRAS QUE COMEÇA NA  LÉO CONSTRUÇÕES ATÉ O KM 03.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2141/2141_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2141/2141_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE IMPLANTE MECANISMOS DE ACESSO A INTERNET WIRELESS/WIFI LIVRE E GRATUITO, NAS PRAÇAS PÚBLICAS DO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA VILIBALDO BEHLING (RUA 22-A), ENTRE A RUA ARLINDO NOGUEIRA GOMES (RUA 7-A) E A RUA ANTÔNIO BARBEIRO HERREIRO (RUA 13-A), JARDIM TANGARÁ II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 23-A, ENTRE A RUA 10-B E A RUA 14-B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA OS TERMOS DA INDICAÇÃO Nº 338/2015, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETA NA RUA JÚLIO MARTINEZ BENEVIDES, ESQUINA COM A RUA 30-B, VILA ALTA III, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.° 592/15 DE 02/06/2015, N.º449/15 DE 28/04/2015 E N° 1.301/13 DE 01/10/13, QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, APÓS REALIZAÇÃO DE UM LEVANTAMENTO DOS TERRENOS DESOCUPADOS E INUTILIZADOS PERTENCENTES AO MUNICÍPIO, PROMOVA UMA CONCORRÊNCIA PÚBLICA PARA VENDA DESSES TERRENOS E QUE SEJAM INVESTIDOS EM OUTROS SETORES.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES N.° 171/15 DE 03/03/2015, VERBAL DE 21/09/14, N.º 792/14 DE 24/06/14, N.° 736/14 DE 03/06/2014, N.° 014/14 DE 04/02/2014, N.º 1.144/13 DE 03/09/2013 E N.º 372/13 DE 19/03/2013, QUE INDICOU AO EXECUTIVO MUNICIPAL, PARA QUE PROMOVA ATRAVÉS DE CONCORRÊNCIA PÚBLICA, A CONSTRUÇÃO DE UM NOVO TERMINAL RODOVIÁRIO MUNICIPAL, ASSIM COM, A CONCESSÃO DE EXPLORAÇÃO DOS SERVIÇOS PRESTADOS PELO MESMO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 707/2015 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL O CUMPRIMENTO DO PROJETO DE LEI 073/2014 AO QUE SE REFERE O ASFALTAMENTO DAS RUAS DO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO QUE INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DE PONTE NA  ESTRADA SERRA DOS PALMARES PRÓXIMO A ESCOLA MUNICIPAL CHE GUEVARA NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO E CASCALHAMENTO NAS ESTRADAS VICINAIS DA COMUNIDADE 40 LOTES.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTOR DE VELOCIDADE OU QUEBRA MOLAS NA ROTATÓRIA DA AVENIDA ISMAEL JOSE DO NASCIMENTO COM A RUA 10, CENTRO.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE PINTE OS MUROS DAS CRECHES E ESCOLAS MUNICIPAIS COM DESENHOS ANIMADOS.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2129/2129_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2129/2129_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO QUE COLOQUE ANTENAS VIA RÁDIO, OU IMPLANTE MECANISMOS QUE RESOLVAM OS PROBLEMAS DE ACESSO A INTERNET NAS ESCOLAS ESTADUAIS DOS DISTRITOS E DA ZONA RURAL DO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REFORMA DO PSF DA COMUNIDADE GLEBA TRIANGULO.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFÁLTICA E REVITALIZAÇÃO DA AVENIDA PRINCIPAL DA COMUNIDADE GLEBA TRIANGULO.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL AQUISIÇÃO DE REMÉDIOS PARA O PSF DA GLEBA TRIANGULO.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE SERVIÇO DE TAPA BURACOS NA RUA TUPI ESQUINA COM A AVENIDA NILO TORRES NA VILA ARAPUTANGA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A COLOCAÇÃO DE REDUTORES DE VELOCIDADES NA RUA 190 PARQUE TARUMÃ</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPARO E LIMPEZA NA GALERIA DE AGUA PLUVIAL, LOCALIZADO NA RUA GUMERCINDO A MARQUES ENTRE OS BAIRROS JARDIM SANTA LÚCIA E JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA NEFTES DE CARVALHO (RUA 19), ENTRE A AVENIDA TANCREDO NEVES E A RUA CELSO ROSA DE LIMA (RUA 26), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA 140, ALTOS DO TARUMÃ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA PEDRO KWIECINSKI (RUA 6-A), ESQUINA COM A RUA DOMINGOS GERMANO DE SOUZA (RUA 5-A), JARDIM SANTA LÚCIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PARCERIAS COM O GOVERNO DO ESTADO PARA SUBSTITUIÇÃO DE PONTES DE MADEIRAS POR PONTES DE CONCRETO.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ESTADUAL AQUISIÇÃO DE PATRULHA MECANIZADA PARA A PROMOÇÃO DA MECANIZAÇÃO DA AGRICULTURA FAMILIAR PARA ATENDER OS PEQUENOS PRODUTORES DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA TEREZINA, DONA JÚLIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA SEBASTIÃO BARRETO (RUA 08), ENTRE A RUA JÚLIO MARTINEZ BENEVIDES (RUA 11) E A RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA J, ESQUINA COM A AVENIDA DAS PALMEIRAS, NOVO TARUMÃ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE REPARO NA PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA DA RESERVA NO TRECHO QUE PASSA SOBRE O CORREGO MUTUM.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE SERVIÇO DE TAPA BURACOS NA RUA JOSÈ ALVES DE SOUZA (18), CENTRO.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 01/15 DO DIA 03/02/15, N.º 1.084/14 DO DIA 09/09/2014 E N.º 87/09 DO DIA 26/01/09, QUE INDICOU AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE CAMPO DE FUTEBOL SOCIETY COM ALAMBRADOS E TELAS NOS FUNDOS DOS GOLS NO BAIRRO JARDIM PARAÍSO, AO LADO DO CAMPO DE FUTEBOL.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2130/2130_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2130/2130_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA (SEMEC), QUE FAÇA MANUTENÇÃO NOS ÔNIBUS DAS LINHAS, PROGRESSO, SÃO JOAQUIM ATÉ A FAZENDA SANTA INÊS E PROGRESSO, SÃO JOAQUIM, ÁGUA BRANCA, GLEBA AMOR ATÉ A CABECEIRA BEZERRO VERMELHO.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ESTADUAL AQUISIÇÃO DE RESFRIADORES DE LEITE E TANQUES TÉRMICOS PARA TRANSPORTE DE LEITE NO MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO ESTADUAL AMPLIAÇÃO E ESTRUTURAÇÃO DA UNIDADE REGIONAL DA SEMA EM TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REPARAÇÃO DA REDE ELÉTRICA NOS BAIRROS ARAPUTANGA E JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE UM ESTUDO DE VIABILIDADE PARA IMPLANTAÇÃO DE RADARES ELETRÔNICOS NAS PRINCIPAIS VIAS DE ACESSO DO NOSSO MUNICIPIO..</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA 31-B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA E CASCALHAMENTO DA RUA BIQUINHA, ENTRE A ESTRADA DO ARARÃO E A RUA ANTÔNIO JOSÉ DA SILVA (RUA 07), JARDIM BALNEÁRIO II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA DORVALINO MINOZZO (RUA 05), ESQUINA COM A RUA JURACINA T. DE OLIVEIRA (RUA 24-A), CIDADE ALTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2142/2142_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2142/2142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DEZENOVE DA ESCOLA ESTADUAL ANTONIO CASA GRANDE.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROCEDA O LEVANTAMENTO DE ÁREAS PÚBLICAS QUE ESTÃO OCIOSAS E REALIZE UM LEILÃO COM A FINALIDADE DE ARRECADAR FUNDOS PARA INVESTIR EM EQUIPAMENTOS HOSPITALARES PARA O HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 28/10/2014 AO EXECUTIVO MUNICIPAL PARA QUE HAJA ATUALIZAÇÃO DAS INFORMAÇÕES CONTIDAS NO PERFIL SÓCIO ECONOMICO 2011/2012.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE SERVIÇO DE TAPA BURACOS NA RUA 05-A, JARDIM SANTA AMÁLIA, EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A DILATAÇÃO DO PRAZO DE NO MÍNIMO 06 MESES, PARA REGULARIZAÇÃO DAS CONSTRUÇÕES IRREGULARES, CONFORME A LEI 4.096/2013.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2131/2131_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2131/2131_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº 30 DATADA DE 03/02/2015, REITERADA EM 16/06/2015, SOBRE O Nº 670, Nº825 QUE FOI REITERADA NO DIA 04/08/2015 QUE SOLICITOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA GERAL MANUTENÇÃO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2143/2143_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2143/2143_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE INICIE O MAIS BREVE POSSÍVEL AS ATIVIDADES DO PELC NO DISTRITO DE PROGRESSO, SÃO JOAQUIM, E NO BAIRRO JARDIM SAN DIEGO, NO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2144/2144_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2144/2144_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A REFORMA DA SALA DE EXTENSÃO DA CRECHE MUNICIPAL DIVA MARTINS JUNQUEIRA NO DISTRITO DE SÃO JOAQUIM, NO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2132/2132_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2132/2132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A REFORMA E MANUTENÇÃO DOS CAMPOS DE FUTEBOL DOS DISTRITOS DE PROGRESSO, SÃO JOAQUIM, SÃO JORGE E GLEBA TRIÂNGULO DO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 668/15 DE 16/06/2015, N.º 825/11 DE 19/09/11, N.º 309/11 DE 04/04/11, N.º 1.320/10 DE 06/12/2010 E N.º 563/10 DE 24/05/2010, ONDE SOLICITOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A RECUPERAÇÃO COM RECAPEAMENTO DO ASFALTO EM TODAS AS RUAS DO BAIRRO COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADA QUEIMADA NA RUA EUNICE, ESQUINA COM A RUA WASHINGTON, VILA PORTUGUESA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACA REGULAMENTADORA DE &amp;#8220;REDUTOR DE VELOCIDADE&amp;#8221;, NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO (RUA 01), ENTRE A RUA 58-A E A RUA 60-A, JARDIM MONTE LÍBANO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA M, ENTRE A RUA 90 E A RUA 100, NOVO TARUMA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE NA AGROVILA 26 NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE FAIXA DE PEDESTRES NA ROTATÓRIA DA RUA HITLER SANSÃO COM A RUA ANTONIO HORTOLANI.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2145/2145_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2145/2145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SAMAE QUE REALIZE ESTUDOS E PROJETO, PARA POSTERIOR EXECUÇÃO NO SENTIDO DE CAPTAÇÃO DE ÁGUA DO CÓRREGO PINTADO &amp;#8220;CONHECIDO COMO CORGÃO&amp;#8221; PARA ATENDIMENTO DOS MORADORES DO DISTRITO DA SÃO JORGE NO MUNICÍPIO DE TANGARÁ DA SERRA, ESTADO DE MATO GROSSO._x000D_
 </t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2133/2133_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2133/2133_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO DE Nº70 DE 10/02 DE 2015 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, ESTUDO, PROJETO E CONSTRUÇÃO DE UM GALPÃO PRÉ MOLDADO PARA ABRIGAR O PARQUE INFANTIL DO C.M.E CECILIA MARIA DE BARCELLOS.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2146/2146_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2146/2146_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA (SEMEC,) QUE FAÇA A AMPLIAÇÃO DO ESPAÇO DA ÁREA DO CENTRO MUNICIPAL DE ENSINO CECÍLIA MARIA DE BARCELLOS NO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N.º 824/2015 DE 04/08/2015, QUE INDICOU AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO CONSELHO MUNICIPAL DE INFRAESTRUTURA DE LOGÍSTICA DO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N.º 351/12 DE 09/04/2012, QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE O RECAPEAMENTO E/OU LAMA ASFÁLTICA EM TODAS AS RUAS DO BAIRRO DONA JÚLIA.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1802/1802_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1802/1802_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA 37, ESQUINA COM A RUA AVELINA JACI BOHN (RUA 02), JARDIM SHANGRI-LÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1803/1803_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1803/1803_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS EM TODA A EXTENSÃO DA AVENIDA DA PAZ, JARDIM DA PAZ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1804/1804_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1804/1804_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 23-A, ESQUINA COM A RUA 14-B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE RAMPA DE ACESSIBILIDADE NA AVENIDA BRASIL EM FRENTE AO PRÉDIO DO INSS.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2147/2147_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2147/2147_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA A RECUPERAÇÃO, CASCALHAMENTO DA MT 335 E MANUTENÇÃO E CONSERVAÇÃO DE UM BUEIRO CELULAR OU SIMILAR LOCALIZADO NA MESMA RODOVIA JUNTO O RIO BOM DESCANSO DA MT 335, LIGA TANGARÁ DA SERRA ATÉ O MUNICÍPIO DE NOVA MARILÂNDIA, PASSANDO PELO MUNICÍPIO DE SANTO AFONSO, ONDE O TRECHO QUE PRECISA DA REFERIDA RECUPERAÇÃO LIGA A MT 358 NO DISTRITO DE PROGRESSO ATÉ O RIO SEPUTUBA DIVISA COM MUNICÍPIO DE SANTO AFONSO.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2148/2148_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2148/2148_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA &amp;#8211; SINFRA, QUE FAÇA A MANUTENÇÃO COM PATROLAMENTO, CASCALHAMENTO E GERENCIAMENTO DAS ÁGUAS NA MT 339 QUE LIGA TANGARÁ DA SERRA A SALTO DO CÉU NO ESTADO DE MATO GROSSO, NO TRECHO PERTENCENTE AO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2149/2149_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2149/2149_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA (SINFRA), QUE FAÇA PAVIMENTAÇÃO ASFÁLTICA NA RUA 32 &amp;#8211; A, NA VILA ALTA 03, NO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE, FAIXAS DE PEDESTRES E, CONSEQUENTE, SINALIZAÇÕES HORIZONTAIS E VERTICAIS DE TAIS OBRAS NO ENTORNO DA CRECHE MUNICIPAL DE ENSINO FUTURO BRILHANTE LOCALIZADA NA RUA 43 NO BAIRRO JARDIM SANTA MARTA.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 1.465/14 DE 09/12/2014, N.º 1.209/2014 DE 07/10/2014, N.º 760/2013 DE 04/06/2013, N.º 207/2011 DE 14/03/2011 E N.º 183/2014 DE 10/03/2011, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, A IMPLANTAÇÃO DO PROJETO VALE LUZ, CONFORME ESPECÍFICA.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 897/11 DE 10/10/2011 E N.º 531/11 DE 30/05/2011, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A COLOCAÇÃO DO MEIO FIO NOS BAIRROS ONDE INEXISTE TAL BENFEITORIA.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES DE N.º 732/15 DE 30/06/2015, N.º 329/15 DE 07/04/2015, N.º 112/15 DE 19/02/2015, N.º 1.115/14 DE 16/09/2014, N.º 588/14 DE 06/05/2014, N.º 1.068/13 DE 20/08/2013, N.º 795/13 DE 11/06/2013, N.º 144/13 DE 04/02/2013 E N.º 176/09 DE 02/02/09, QUE INDICOU AO EXCELENTÍSSIMO GOVERNADOR PEDRO TAQUES QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1805/1805_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1805/1805_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DO PRÓPRIO MUNICIPAL SITUADO NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), ESQUINA COM A RUA DOMINGOS GERMANO DE SOUZA (RUA 5-A), JARDIM ELDORADO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1806/1806_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1806/1806_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DA BOCA DE LOBO, LOCALIZADA NA RUA 31-B, ENTRE A AVENIDA TANCREDO NEVES E A RUA M, VILA OLÍMPICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1807/1807_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1807/1807_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETA NA RUA ARLINDO LOPES DA SILVA (RUA 03), ESQUINA COM A RUA JOÃO DO PRADO ARANTES (RUA 14), CENTRO, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2150/2150_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2150/2150_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA &amp;#8211; SINFRA, QUE FAÇA A EXECUÇÃO DE SERVIÇO DE LIMPEZA NO CÓRREGO SECO, LOCALIZADO DA RUA 28, ENTRE A AVENIDA JOSÉ ISMAEL DO NASCIMENTO E RUA 03-A, ATÉ A RUA 48, NO BAIRRO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1808/1808_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1808/1808_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA BIQUINHA, ESQUINA COM A RUA ANTÔNIO JOSÉ DA SILVA (RUA 07), JARDIM BALNEÁRIO II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1809/1809_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1809/1809_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA MUTUM, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1810/1810_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1810/1810_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 051/2015, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SEMÁFORO NA RUA MANOEL DIONÍSIO SOBRINHO (RUA 06) ESQUINA COM A RUA NEFTES DE CARVALHO (RUA 19), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2151/2151_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2151/2151_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA &amp;#8211; SINFRA, QUE FAÇA A EXECUÇÃO DO SERVIÇO DE TAPA BURACO NA RUA 40, ESQUINA COM A RUA 13, EM FRENTE À UNIDADE DE SAÚDE DA FAMÍLIA, NO JARDIM SANTA IZABEL, NO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO VALTENIR PEREIRA (PROS) APOIO VIA CONVÊNIO PARA AQUISIÇÃO DE ACADEMIAS AO AR LIVRE, JUNTO AO MINISTÉRIO DA SAÚDE PARA O DISTRITO DE PROGESSO, DISTRITO JOAQUIM DO BOCHE E DISTRITO SÃO JORGE.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO SENADOR WELLINGTON FAGUNDES (PR) APOIO VIA EMENDA PARLAMENTAR JUNTO AO MINISTÉRIO DAS CIDADES, RECURSOS PARA REALIZAR CALÇAMENTO NAS ÁREAS PÚBLICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A FINALIZAÇÃO DAS OBRAS COMEÇADAS ANTES DO PERÍODO CHUVOSO, PARA QUE NÃO HAJA PREJUÍZOS AO ERÁRIO PÚBLICO.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE O ASFALTAMENTO AS MARGENS DA AVENIDA LIONS INTERNACIONAL ONDE INEXISTEM TAL BENFEITORIA.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE PROVIDENCIE A ABERTURA DA RUA BIQUINHA E RUA 07 NO JARDIM BALNEÁRIO.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVES DA SINFRA QUE PROVIDENCIE UM LEVANTAMENTO DAS PLACAS DE SINALIZAÇAÕ, PARA QUE FAÇA MELHORIAS PARA MELHOR VISIBILIDADE.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE A MANUTENÇÃO E  LIMPEZA DO BUEIRO DA RUA 24, ESQUINA COM A RUA 03-A, BAIRRO SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICO AO EXECUTIVO MUNICIPAL A RECUPERAÇÃO, CASCALHAMENTO E SINALIZAÇÃO DA ESTRADA QUE PARTE DO ANEL VIÁRIO, CONHECIDA COMO ESTRADA DA GLEBA AURORA.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UMA AGÊNCIA DE PUBLICIDADE PARA CONFECCIONAR UM VÍDEO INSTITUCIONAL SOBRE AS POTENCIALIDADES, CONTENDO INFORMAÇÕES DAS POLÍTICAS ECONÔMICAS, SOCIAIS, CULTURAIS E TURÍSTICAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A VIABILIDADE DE REALIZAR WORKSHOP NOS PRINCIPAIS CENTROS ECONÔMICOS DO PAÍS (RIO DE JANEIRO, SÃO PAULO, GOIAS, MINAS GERAIS ENTRE OUTROS) COM A FINALIDADE DE DIVULGAR NOSSOS POTENCIAIS ECONÔMICOS, SOCAIS CULTURAIS E TURÍSTICOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O TRABALHO DE LEVANTAMENTO E CASCALHAMENTO DA ESTRADA DA GLEBA AMOR.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL CONSTRUÇÃO DE CALÇADAS NO ENTORNO DA CRECHE TIA LINA.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL RECUPERAÇÃO E LIMPEZA DAS RUAS DO BAIRRO DONA JULIA II.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 577/2015 QUE INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO TERRENO ONDE SE LOCALIZA AS INSTALAÇÕES DO SAMAE E FUTURAS INSTALAÇÕES DO PSF DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1811/1811_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1811/1811_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS RUAS DORVALINO BRUNETTA (RUA 07) E FRANCISCO CARNEIRO DA SILVA (RUA 30 DE JULHO), VILA SANTA TEREZINHA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1812/1812_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1812/1812_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ADOTE PROVIDÊNCIAS DE CONTENSÃO DE DESBARRANCAMENTO E EROSÃO DAS ENCOSTAS DO CÓRREGO EXISTENTE NA RUA 31-B, ESQUINA COM A AVENIDA TANCREDO NEVES, JARDIM OLÍMPICO.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1813/1813_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1813/1813_texto_integral.doc</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AS INDICAÇÕES 364/2015 E 694/2015 AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEI PROJETO QUE REGULAMENTA OS  ESTACIONAMENTOS DE ZONA AZUL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 724/15 DE 30/06/2015, VERBAL/14 DE 21/10/2014, N.º 1.022 DE 13/08/2013, N.º 1.134/11 DE 12/12/2011, N.º 861/10 DE 16/08/2010 E N.º 172/10 DE 01/03/2010, QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE DESENVOLVA ANUALMENTE UMA &amp;#8220;COLÔNIA DE FÉRIAS&amp;#8221; NO PERÍODO EM QUE OS ALUNOS ESTIVEREM EM FÉRIAS ESCOLAR.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1814/1814_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1814/1814_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA JURACINA T. DE OLIVEIRA (RUA 24-A), ENTRE A RUA ROTARY INTERNACIONAL (RUA 3-A) E A AVENIDA ISMAEL JOSÉ DO NASCIMENTO, JARDIM TANGARÁ II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1815/1815_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1815/1815_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 03, ESQUINA COM A RUA EUNICE, VILA PORTUGUESA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1816/1816_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1816/1816_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES Nº 339/2015 E Nº 1220/2014, QUE INDICA AO PODER EXECUTIVO MUNICIPAL A RETIRADA DE RAMPA FEITA INDEVIDAMENTE, LOCALIZADA NA RUA AVELINA JACI BOHN (RUA 02), ENTRE A AVENIDA BRASIL E A RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROCEDA A IMPLANTAÇÃO DE REDUTOR DE VELOCIDADE NA RUA AMILCAR, ESQUINA COM A RUA FRANCISCO C. DA SILVA (30 DE JULHO), NO BAIRRO VILA PORTUGUESA.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 763/2015 QUE INDICA AO PODER EXECUTIVO MUNICIPAL O PLANTIO DE GRAMA E ARBORIZAÇÃO ENTRE A RUA 01 E AVENIDA LIONS INTERNACIONAL EM TODO PERCURSO QUE COMPREENDE O BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 090/2014 QUE INDICA AO PODER EXECUTIVO ESTADUAL A CONSTRUÇÃO DE UMA ESCOLA NO BAIRRO MONTE LÍBANO.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO  NAS RUAS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1817/1817_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1817/1817_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DA REDE DE ESGOTO LOCALIZADA NA AVENIDA TANCREDO NEVES, ENTRE A AVENIDA DAS PALMEIRAS E A RUA 31-B, VILA OLÍMPICA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1818/1818_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1818/1818_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE BANCO DE LEITE MATERNO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1819/1819_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1819/1819_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, NO KM 05 DA MT-358, NO PERÍMETRO URBANO DA MARGINAL NA RODOVIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N.º 770/13 DE 11/06/2013, DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, QUE VIABILIZE JUNTO AO GOVERNO DO ESTADO DE MATO GROSSO A IMPLANTAÇÃO/AMPLIAÇÃO DE LEITOS DE UNIDADE DE TERAPIA INTENSIVA (UTIS).</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA OS TERMOS DA INDICAÇÃO N.º 1.116/13 DE 27/08/13, DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DA OUVIDORIA DO SISTEMA ÚNICO DE SAÚDE (SUS). </t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N.º 339/13 DE 12/03/2013, DE AUTORIA DO VEREADOR PROFESSOR ODAIR, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE JUNTO AO GOVERNO DO ESTADO DE MATO GROSSO A NECESSIDADE DE UM APARELHO DE ULTRASSONOGRAFIA COM DOPPLER.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A PINTURA DOS MUROS DO CEMITÉRIO MUNICIPAL &amp;#8220;JARDIM DA PAZ&amp;#8221;.</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 152/2015, AO EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE AGRICULTURA A CRIAÇÃO DE CURSOS DE CAPACITAÇÃO AS MULHERES QUE RESIDEM NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO 363/2015 AO EXECUTIVO MUNICIPAL QUE FAÇA REVISÃO E MODERNIZAÇÃO DA LEI DE INCENTIVOS FISCAIS (LEI Nº 3.445, DE 27 DE OUTUBRO DE 2010).</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA  A INDICAÇÃO 504/2015 QUE INDICA AO EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE ULTRASSONOGRAFISTA PARA O ATENDIMENTO NO PERÍODO DA TARDE.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1820/1820_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1820/1820_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), ENTRE A AVENIDA TANCREDO NEVES E A AVENIDA JOSÉ MANSANO VICERRA, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1821/1821_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1821/1821_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA MT-358, SENTIDO TANGARÁ DA SERRA À CAMPO NOVO DO PARECIS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA MUNICIPAL DO PERCURSO QUE INICIA NA MT 358 A MT 339 NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ESTRADA QUE LIGA AS  COMUNIDADES  BANDEIRANTES E ONZE.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1822/1822_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1822/1822_texto_integral.doc</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1823/1823_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1823/1823_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13), ENTRE A AVENIDA TANCREDO NEVES E A AVENIDA JOSÉ MANSANO VICERRA, CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, NA RUA JOSÉ ALVES DE SOUZA (RUA 18), ESQUINA COM A RUA ARLINDO LOPES DA SILVA (RUA 03), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2134/2134_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2134/2134_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO, ATRAVÉS DA SECRETARIA DE ESTADO DE EDUCAÇÃO (SEDUC), POR MEIO DO GESTOR DA PASTA SENHOR PERMÍNIO PINTO FILHO, A REFORMA DA COZINHA E DO REFEITÓRIO, BEM COMO CONSTRUÇÃO DE CALÇADA EM TORNO DA ESCOLA ESTADUAL RAMON SANCHES MARQUES NO MUNICÍPIO DE TANGARÁ DA SERRA ESTADO DE MATO GROSSO. </t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2135/2135_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2135/2135_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº 30 DATADA DE 03/02/2015, REITERADA EM 16/06/2015, SOBRE O Nº 670, Nº825 QUE FOI REITERADA NO DIA 04/08/2015 QUE FOI REITERADA NO DIA 20/10/2015 APRESENTADA EM PLENÁRIO QUE SOLICITOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA (SINFRA) A LIMPEZA GERAL MANUTENÇÃO E CASCALHAMENTO DAS RUAS SEM PAVIMENTAÇÃO ASFÁLTICA DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E REDUTORES DE VELOCIDADE NA AV. ISMAEL DO NASCIMENTO ESQUINA COM A RUA 68-B NO BAIRRO SAN DIEGO.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA NA RUA 68-B NO PERCURSO ENTRE A AVENIDA ISMAEL DO NASCIMENTO E A RUA D NO BAIRRO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO E REDUTORES DE VELOCIDADE NA AV. ALVADI MONTICELI NA ROTATÓRIA COM ANEL VIÁRIO.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE ADOTE PROVIDÊNCIAS URGENTES DE CONTENSÃO DE ALAGAMENTO NA ESTRADA DO MITUO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NAS RUAS 90 E 100, ENTRE A RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24) E A RUA M, NOVO TARUMÃ II, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), ESQUINA COM A AVENIDA DAS PALMEIRAS, JARDIM TARUMÃ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA OU A CONSTRUÇÃO DO PONTO DE ÔNIBUS NA AVENIDA TANCREDO DE ALMEIDA NEVES, PRÓXIMO A ROTATÓRIA DA AVENIDA JARDIM DA PAZ.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE O SERVIÇO DA TROCA DAS LÂMPADAS QUEIMADAS DOS POSTES, DA RUA 03-B, NO BAIRRO VILA SÃO PEDRO..</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA SINFRA QUE REFAÇA A PAVIMENTAÇÃO E LIMPEZA DA TRAVESSA (02) DOIS, ENTRE OS BAIRROS JARDIM PAULISTA E SÃO RAFAEL, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS NA RUA MUTUM (RUA 20), ENTRE A AVENIDA BEIJA FLOR E A AVENIDA ARAPONGAS, ALTO DA BOA VISTA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO LOCALIZADA NA RUA AVELINA JACI BOHN (RUA 02), ESQUINA COM A RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13), CENTRO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS, NA AVENIDA LIONS INTERNACIONAL, ESQUINA COM A RUA 01 D, JARDIM CALIFÓRNIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA NO BAIRRO JARDIM MONTE LÍBANO.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DA ILUMINAÇÃO PUBLICA NA RUA ARLINDO LOPES DA SILVA NO PERCURSO ENTRE AS RUAS MARTINS CÉLIO ROSELA E A RUA 42 NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL COMPRA DE EPI EM CARÁTER DE URGÊNCIA PARA DAR CONTINUIDADE NA ATIVIDADE BLOQUEIO DA VIGILÂNCIA AMBIENTAL.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2152/2152_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2152/2152_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA (SINFRA), QUE FAÇA PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA ÁGUA BRANCA NO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DAS RUAS A, B, C E D, JARDIM PRESIDENTE, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA FRANCISCO SOUZA DA CRUZ (RUA 8-A), ENTRE A RUA ARLINDO NOGUEIRA GOMES (RUA 7-A) E A RUA FRANCISCO JOSÉ DE MENDONÇA (RUA 11-A), JARDIM ITÁLIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1833/1833_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1833/1833_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS E A INSTALAÇÃO DE BRAÇO DE LUZ NO POSTE EXISTENTE NA RUA DORVALINO MINOZZO (RUA 05), ESQUINA COM A RUA JURACINA T. DE OLIVEIRA (RUA 24-A), CIDADE ALTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2153/2153_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2153/2153_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA (SINFRA), QUE FAÇA A REFORMA DA PRAÇA CENTRAL DA VILA ESMERALDA NO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES DE N.° 114/15 DE 19/02/2015, N.º 225/14 DE 11/03/2014 E N.º 1668/13 DE 03/12/2013, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA ESCOLA AGRÍCOLA NA REGIÃO DA GLEBA TRIÂNGULO, ANTÔNIO CONSELHEIRO E SÃO JORGE.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2154/2154_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2154/2154_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA DE INFRAESTRUTURA (SINFRA), QUE FAÇA LIMPEZA NA RUA ERNESTO ALBANÊS NO DISTRITO DE PROGRESSO NO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2155/2155_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2155/2155_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A RECUPERAÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA DEZENOVE NO TRECHO DA RUA VINTE E SEIS ATÉ A ESCOLA ESTADUAL ANTONIO CASA GRANDE.  </t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO E A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA 31-B, VILA OLÍMPICA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETA NA RUA 12-A, ESQUINA COM A RUA 21-A, JARDIM ITÁLIA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 938/2015, QUE INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NA RUA TEREZINA, DONA JÚLIA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DAS INDICAÇÕES N.º 307/11 DE 04/04/2011 E N.° 273/11 DE 28/03/2011, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, A VIABILIDADE DO SERVIÇO DA MOTOLÂNCIA PARA O &amp;#8220;SAMU&amp;#8221; NAS OCORRÊNCIAS DE DIFÍCIL ACESSO E A RAPIDEZ NO ATENDIMENTO AO PACIENTE NO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA AS INDICAÇÕES 364/2015, 460/2015, 694/2015 E 1252/2015 AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEI PROJETO QUE REGULAMENTA OS ESTACIONAMENTOS DE ZONA AZUL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4357/indicacao_verbal_-_que_o_executivo_municipal_faca_a_implantacao_de_um_semaforo_na_av.brasil_esquina_com_a_rua_26_no_centro..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4357/indicacao_verbal_-_que_o_executivo_municipal_faca_a_implantacao_de_um_semaforo_na_av.brasil_esquina_com_a_rua_26_no_centro..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UM SEMÁFORO NA AVENIDA BRASIL SOB ESQUINA COM A RUA 26 NO CENTRO.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4356/indicacao_verbal_-_indica_ao_executivo_municipal_que_retome_as_obras_dos_posto_de_saude_da_cresche_e_do_cras_do_jardim_monte_libano..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4356/indicacao_verbal_-_indica_ao_executivo_municipal_que_retome_as_obras_dos_posto_de_saude_da_cresche_e_do_cras_do_jardim_monte_libano..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DE TODAS AS OBRAS DE PROPRIEDADE E RESPONSABILIDADE DO EXECUTIVO MUNICIPAL DO BAIRRO JARDIM MONTE LÍBANO (FOTOS EM ANEXO).</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4355/indicacao_verbal_-_indica_ao_executivo_municipal_que_encaminhe_a_vigilancia_ambiental_para_uma_visita_na_rua_44_n_446_e_jd_europa_para_verificar_a_sujeira_de_terrenos_baldios..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4355/indicacao_verbal_-_indica_ao_executivo_municipal_que_encaminhe_a_vigilancia_ambiental_para_uma_visita_na_rua_44_n_446_e_jd_europa_para_verificar_a_sujeira_de_terrenos_baldios..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENCAMINHE A VIGILANCIA AMBIENTAL PARA UMA VISITA NA RUA 44 Nº 446-E NO JARDIM EUROPA PARA VERIFICAR A SUJEIRA DE TERRENOS BALDIOS</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2156/2156_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2156/2156_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO NÚCLEO DA APROSOJA &amp;#8211; REGIONAL DE TANGARÁ DA SERRA E DIRETORIA DO SINDICATO RURAL PELA INICIATIVA DA REALIZAÇÃO DO PRIMEIRO ESTRADEIRO REGIONAL VOLTADO ÁS QUESTÕES DE INTEGRAÇÃO E LOGÍSTICA DE TODA REGIÃO MÉDIO NORTE EM BENEFICIO DA SOCIEDADE TANGARAENSE.              </t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS A PEDRO PAULO DA SILVA, PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFÍCIO AO RODEIO DE NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR ANSELMO PARABÁ, PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA SOCIEDADE TANGARAENSE.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE REPÚDIO EM DESFAVOR AS MEDIDAS PROPOSTAS PELO GOVERNO FEDERAL, ATRAVÉS DA PRESIDENTE DILMA ROUSSEFF, DESTINADAS A CUMPRIREM A META DE SUPERÁVIT PRIMÁRIO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS AOS POLICIAIS MILITARES: CAP. ROGÉRIO SÁVIO DA SILVA, 2º TEN. DIEGO ALVES FURQUIM, ASP. OFICIAL FLÁVIO DA SILVA BARBOSA, SD. ALEXANDRE AMORIM DA SILVA, SD. MARCELO FRANCISCO DE OLIVEIRA E SD. ROGÉRIO BORGE DE OLIVEIRA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2157/2157_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2157/2157_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR AGNALDO LUIZ DE MOURA PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA SOCIEDADE TANGARAENSE.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2158/2158_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2158/2158_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR VALMIR PEREIRA REIS PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA SOCIEDADE TANGARAENSE.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6815,51 +6815,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2159/2159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2160/2160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2161/2161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2162/2162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2163/2163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2164/2164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2165/2165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2166/2166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4660/re__verbal_requer_ao_executivo_municipal..._informacaes_dealhadas_sobre_a_ligacao_do_sistema_de_esgoto_sanitario_na_regiao_da_grande_vila_horizonte_..doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4661/re_veralrequer_ao_execultivo_municipal...nilo_torres_meio_fius_e_sarjetas.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4662/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_creche_da_bairro_morada_do_sol.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4663/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_prestacao_de_servicos_de_ambulancias_no_municipio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4664/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_contratos_de_empresas_prestadoras_de_servicos_de_exames_clinicos_do_municipio.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4665/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_o_processo_licitatorio_do_transporte_coletivo_urbano..doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4358/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_13_a_esquina_com_a_rua_44_vale_do_sol..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4359/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_54_esquina_com_a_rua_3_no_jardim_monte_libano.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4360/indicacao_verbal_-_que_o_executivo_municipal_que_faca_um_levantamento_e_notifique_os_proprietarios_dos_terrenos_que_estao_sujos..docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4361/indicacao_verbal-_antonio_conselheiro.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4362/indicacao_verbal_caminhao_pipa_no_bairro_morada_do_sol.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4363/indicacao_verbal_indica_ao_comandante_da_policia_militar_de_tangara_da_serra_que_intensifique_as_rondas_e_abordagens_na_praca_da_biblia_no_centro_da_cidade..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4364/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_um_cras_centro_de_referencia_em_assistencia_social_na_regiao_do_setor_n_de_tangara_da_serra..docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4365/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_vagas_de_estacionamento_preferencial_no_entorno_do_shoping_popular..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4382/indicacao_verbal_-indica_ao_executivo_municipal_para_que_faca_a_limpeza_do_corrego_seco_localizado_na_rua_24_entre_as_ruas_3_a_e_a_avenida_ismael_jose_do_nascimento_ate_a_rua_48_proximo_ao_iml..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4383/indicacao_verbal_-indica_ao_executivo_municipal_que_abra_um_certame_licitatorio_para_conceder_servicos_de_banheiros_publicos_a_iniciativa_privada..docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4384/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_rotatoria_no_entroncamento_entre_a_avenida_ismael_jose_do_nacimento_av._parana_e_rua_32_no_centro..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4347/ind._no_40_-serv._reparo_na_estrada_mituo_matsumoto.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4348/ind._no_41_indica_ao_executivo_municipal_que_faca_reparos_na_estrada_do_laticinio_vital..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2077/2077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2136/2136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4351/indica_ao_poder_excutivo_municipal_a_poda_nas_arvores_da_avenida_ismael_jose_do_nacimento..docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2137/2137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2084/2084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2085/2085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4349/ind._no_233_indica_ao_executivo_municipal_que_faca_reparos_urgentes_na_rua_9_no_jardim_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4385/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_da_area_ao_lado_da_feira_do_jardim_presidente..docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4386/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_dos_bueiros_do_centro_de_tangara_da_serra..docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2092/2092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2138/2138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4350/ind._no_452_indica_ao_executivo_que_faca_caixas_de_contencao_na_estrada_do_assentamento_vale_do_sol_ii..docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2108/2108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2109/2109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2110/2110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2111/2111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2112/2112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2113/2113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2114/2114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2115/2115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2116/2116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2118/2118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2119/2119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2120/2120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2121/2121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2122/2122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2123/2123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2124/2124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2125/2125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4352/indicacao_no_805_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_faixa_de_pedestres_elevada_em_frente_o_terminal_rodoviario..docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4353/indicacao_no_806_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_um_semaforo_no_entroncamento_entre_a_av._brasilia_rua_08_e_rua_13_no_centro..docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4354/indicacao_no_807_-_indica_ao_executivo_municipal_a_implantacao_de_meio_fio_na_rua_50_no_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2126/2126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2127/2127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2128/2128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2139/2139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2140/2140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2141/2141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2129/2129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2130/2130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2142/2142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2131/2131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2143/2143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2144/2144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2132/2132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2145/2145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2133/2133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2146/2146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1803/1803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2147/2147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2148/2148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2149/2149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2150/2150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2151/2151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1812/1812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1813/1813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1814/1814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2134/2134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2135/2135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2152/2152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2153/2153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2154/2154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2155/2155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4357/indicacao_verbal_-_que_o_executivo_municipal_faca_a_implantacao_de_um_semaforo_na_av.brasil_esquina_com_a_rua_26_no_centro..docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4356/indicacao_verbal_-_indica_ao_executivo_municipal_que_retome_as_obras_dos_posto_de_saude_da_cresche_e_do_cras_do_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4355/indicacao_verbal_-_indica_ao_executivo_municipal_que_encaminhe_a_vigilancia_ambiental_para_uma_visita_na_rua_44_n_446_e_jd_europa_para_verificar_a_sujeira_de_terrenos_baldios..docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2156/2156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2157/2157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2158/2158_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1649/1649_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1648/1648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1147/1147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1148/1148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1149/1149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1150/1150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1151/1151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/917/917_texto_integral.docx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1152/1152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1153/1153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1613/1613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1614/1614_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1154/1154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1155/1155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1615/1615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1156/1156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1157/1157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1158/1158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2159/2159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2160/2160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1159/1159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1616/1616_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1617/1617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/918/918_texto_integral.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2161/2161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1618/1618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1837/1837_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1619/1619_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1620/1620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1621/1621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1162/1162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/919/919_texto_integral.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1163/1163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1164/1164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1165/1165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1166/1166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2162/2162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1167/1167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1168/1168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1169/1169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1170/1170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1172/1172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1173/1173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1174/1174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1175/1175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1623/1623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1622/1622_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1624/1624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/920/920_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1176/1176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/921/921_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1177/1177_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1625/1625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1626/1626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2163/2163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2164/2164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/922/922_texto_integral.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2165/2165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2166/2166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2167/2167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2168/2168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1838/1838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1839/1839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1627/1627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2169/2169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1628/1628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1637/1637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1639/1639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1640/1640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1641/1641_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1642/1642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4660/re__verbal_requer_ao_executivo_municipal..._informacaes_dealhadas_sobre_a_ligacao_do_sistema_de_esgoto_sanitario_na_regiao_da_grande_vila_horizonte_..doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4661/re_veralrequer_ao_execultivo_municipal...nilo_torres_meio_fius_e_sarjetas.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4662/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_creche_da_bairro_morada_do_sol.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4663/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_a_prestacao_de_servicos_de_ambulancias_no_municipio.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4664/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_contratos_de_empresas_prestadoras_de_servicos_de_exames_clinicos_do_municipio.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4665/re_verbal_requer_ao_executivo_municipal_informacoes_detalhadas_sobre_o_processo_licitatorio_do_transporte_coletivo_urbano..doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1538/1538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1669/1669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1670/1670_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4358/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_13_a_esquina_com_a_rua_44_vale_do_sol..docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4359/indicacao_verbal_-_que_o_executivo_municipal_faca_um_redutor_de_velocidade_na_rua_54_esquina_com_a_rua_3_no_jardim_monte_libano.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4360/indicacao_verbal_-_que_o_executivo_municipal_que_faca_um_levantamento_e_notifique_os_proprietarios_dos_terrenos_que_estao_sujos..docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1539/1539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4361/indicacao_verbal-_antonio_conselheiro.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4362/indicacao_verbal_caminhao_pipa_no_bairro_morada_do_sol.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4363/indicacao_verbal_indica_ao_comandante_da_policia_militar_de_tangara_da_serra_que_intensifique_as_rondas_e_abordagens_na_praca_da_biblia_no_centro_da_cidade..docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4364/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_um_cras_centro_de_referencia_em_assistencia_social_na_regiao_do_setor_n_de_tangara_da_serra..docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4365/indicacao_verbal_-indica_ao_executivo_municipal_a_implantacao_de_vagas_de_estacionamento_preferencial_no_entorno_do_shoping_popular..docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4382/indicacao_verbal_-indica_ao_executivo_municipal_para_que_faca_a_limpeza_do_corrego_seco_localizado_na_rua_24_entre_as_ruas_3_a_e_a_avenida_ismael_jose_do_nascimento_ate_a_rua_48_proximo_ao_iml..docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4383/indicacao_verbal_-indica_ao_executivo_municipal_que_abra_um_certame_licitatorio_para_conceder_servicos_de_banheiros_publicos_a_iniciativa_privada..docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/252/252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/250/250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4384/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_rotatoria_no_entroncamento_entre_a_avenida_ismael_jose_do_nacimento_av._parana_e_rua_32_no_centro..docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/249/249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/247/247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/243/243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/245/245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1540/1540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1541/1541_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2071/2071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2072/2072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2073/2073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2074/2074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2075/2075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1542/1542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1543/1543_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4347/ind._no_40_-serv._reparo_na_estrada_mituo_matsumoto.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4348/ind._no_41_indica_ao_executivo_municipal_que_faca_reparos_na_estrada_do_laticinio_vital..docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1544/1544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1671/1671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1672/1672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1673/1673_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/241/241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/239/239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/237/237_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2076/2076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2077/2077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2078/2078_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2079/2079_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1545/1545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1546/1546_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1674/1674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1675/1675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1676/1676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2080/2080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2081/2081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2082/2082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2083/2083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2136/2136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1547/1547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1548/1548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1549/1549_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4351/indica_ao_poder_excutivo_municipal_a_poda_nas_arvores_da_avenida_ismael_jose_do_nacimento..docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/407/407_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1677/1677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1678/1678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1679/1679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1550/1550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1551/1551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1552/1552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2137/2137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2084/2084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2085/2085_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/236/236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/233/233_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/232/232_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/230/230_texto_integral.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/228/228_texto_integral.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1680/1680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1681/1681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1682/1682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1553/1553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1554/1554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1555/1555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1556/1556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1557/1557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1558/1558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/227/227_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/225/225_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/223/223_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2086/2086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1683/1683_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1684/1684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1685/1685_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1559/1559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1560/1560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1561/1561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/220/220_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/218/218_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/216/216_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2087/2087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2088/2088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2089/2089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2090/2090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1562/1562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4349/ind._no_233_indica_ao_executivo_municipal_que_faca_reparos_urgentes_na_rua_9_no_jardim_nossa_senhora_aparecida..docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1686/1686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1687/1687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1688/1688_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4385/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_da_area_ao_lado_da_feira_do_jardim_presidente..docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4386/indicacao_verbal_-indica_ao_executivo_municipal_que_faca_a_limpeza_dos_bueiros_do_centro_de_tangara_da_serra..docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2378/2378_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2379/2379_texto_integral.docx" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2380/2380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2091/2091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/213/213_texto_integral.docx" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/209/209_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1689/1689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1690/1690_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1691/1691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1563/1563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1564/1564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1565/1565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/207/207_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/205/205_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/203/203_texto_integral.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2092/2092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2093/2093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2138/2138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/200/200_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/198/198_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/196/196_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1692/1692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1693/1693_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/416/416_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/194/194_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/179/179_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2094/2094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1566/1566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1567/1567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/177/177_texto_integral.docx" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2095/2095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/175/175_texto_integral.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1694/1694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1695/1695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1696/1696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2096/2096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1697/1697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1698/1698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/174/174_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/172/172_texto_integral.docx" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/170/170_texto_integral.docx" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/166/166_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/423/423_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/424/424_texto_integral.docx" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1568/1568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1569/1569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2097/2097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1699/1699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1700/1700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1701/1701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/425/425_texto_integral.docx" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/426/426_texto_integral.docx" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/427/427_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/164/164_texto_integral.docx" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/163/163_texto_integral.docx" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/161/161_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/160/160_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1702/1702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1703/1703_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/428/428_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/429/429_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1570/1570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1571/1571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1572/1572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4350/ind._no_452_indica_ao_executivo_que_faca_caixas_de_contencao_na_estrada_do_assentamento_vale_do_sol_ii..docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/158/158_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/157/157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/156/156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/152/152_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/148/148_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2098/2098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2099/2099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2100/2100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2101/2101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2102/2102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1573/1573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/146/146_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/144/144_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/143/143_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/142/142_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1704/1704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1705/1705_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1706/1706_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/434/434_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/140/140_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/139/139_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/138/138_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2103/2103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2104/2104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2105/2105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2106/2106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1574/1574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1575/1575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1576/1576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1577/1577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1578/1578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2107/2107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2108/2108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2109/2109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2110/2110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1707/1707_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1708/1708_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2111/2111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2112/2112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2113/2113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1579/1579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1709/1709_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1710/1710_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1711/1711_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1580/1580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/435/435_texto_integral.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/436/436_texto_integral.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/437/437_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1581/1581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/47/47_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/45/45_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/44/44_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/137/137_texto_integral.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/135/135_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1712/1712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1713/1713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1714/1714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/133/133_texto_integral.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/131/131_texto_integral.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2114/2114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1582/1582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1583/1583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1584/1584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1585/1585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1586/1586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2115/2115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2116/2116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/130/130_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/128/128_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/127/127_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/126/126_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/125/125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2118/2118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2119/2119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1587/1587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1588/1588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1589/1589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/124/124_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/123/123_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/122/122_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/121/121_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2120/2120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/883/883_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/884/884_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/885/885_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1590/1590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1591/1591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2121/2121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2122/2122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2123/2123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2124/2124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2125/2125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4352/indicacao_no_805_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_uma_faixa_de_pedestres_elevada_em_frente_o_terminal_rodoviario..docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4353/indicacao_no_806_-_indica_ao_executivo_municipal_que_faca_a_implantacao_de_um_semaforo_no_entroncamento_entre_a_av._brasilia_rua_08_e_rua_13_no_centro..docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4354/indicacao_no_807_-_indica_ao_executivo_municipal_a_implantacao_de_meio_fio_na_rua_50_no_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1592/1592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2126/2126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2127/2127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2128/2128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2139/2139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2140/2140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/120/120_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/118/118_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/115/115_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/114/114_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1715/1715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1716/1716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1717/1717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/886/886_texto_integral.docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2141/2141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1718/1718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1719/1719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1720/1720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1593/1593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1594/1594_texto_integral.doc" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/113/113_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/43/43_texto_integral.docx" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2129/2129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/891/891_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/892/892_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/893/893_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/112/112_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/111/111_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/110/110_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1721/1721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1722/1722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1723/1723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/894/894_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1724/1724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1725/1725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1726/1726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/109/109_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/108/108_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1595/1595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2130/2130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/897/897_texto_integral.docx" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/104/104_texto_integral.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/99/99_texto_integral.docx" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1727/1727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1728/1728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1729/1729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2142/2142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/96/96_texto_integral.docx" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/94/94_texto_integral.docx" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/90/90_texto_integral.docx" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/89/89_texto_integral.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2131/2131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2143/2143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2144/2144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2132/2132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1596/1596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1730/1730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1731/1731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1732/1732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/898/898_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/899/899_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2145/2145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2133/2133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2146/2146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1597/1597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1598/1598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1802/1802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1803/1803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1804/1804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2147/2147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2148/2148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2149/2149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1599/1599_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1600/1600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1601/1601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1602/1602_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1805/1805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1806/1806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1807/1807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2150/2150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1808/1808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1809/1809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1810/1810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2151/2151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/84/84_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/83/83_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/81/81_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1603/1603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/75/75_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/72/72_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/66/66_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1604/1604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/61/61_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/42/42_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2381/2381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1811/1811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1812/1812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1813/1813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/55/55_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1605/1605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1814/1814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1815/1815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1816/1816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1606/1606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1817/1817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1818/1818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1819/1819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1607/1607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1608/1608_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1609/1609_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1610/1610_texto_integral.doc" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/41/41_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/54/54_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1820/1820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1821/1821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/910/910_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1822/1822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1823/1823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1824/1824_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2134/2134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2135/2135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1825/1825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1826/1826_texto_integral.doc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1827/1827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/53/53_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/51/51_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/49/49_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1828/1828_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1829/1829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1830/1830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/916/916_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2152/2152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1831/1831_texto_integral.doc" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1832/1832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1833/1833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2153/2153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1611/1611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2154/2154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2155/2155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1834/1834_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1835/1835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1836/1836_texto_integral.doc" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1612/1612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/48/48_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4357/indicacao_verbal_-_que_o_executivo_municipal_faca_a_implantacao_de_um_semaforo_na_av.brasil_esquina_com_a_rua_26_no_centro..docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4356/indicacao_verbal_-_indica_ao_executivo_municipal_que_retome_as_obras_dos_posto_de_saude_da_cresche_e_do_cras_do_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2015/4355/indicacao_verbal_-_indica_ao_executivo_municipal_que_encaminhe_a_vigilancia_ambiental_para_uma_visita_na_rua_44_n_446_e_jd_europa_para_verificar_a_sujeira_de_terrenos_baldios..docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2156/2156_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1643/1643_texto_integral.doc" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1646/1646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/1644/1644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2157/2157_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2015/2158/2158_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H567"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>