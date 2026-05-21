--- v0 (2026-01-11)
+++ v1 (2026-05-21)
@@ -51,11281 +51,11281 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA ANEXO II DA LEI COMPLEMENTAR N.º 143 DE 29 DE SETEMBRO DE 2009.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA E ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR N.º 143, DE 29 DE SETEMBRO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A INSTITUIR O PROGRAMA &amp;#8220;REMÉDIO EM CASA&amp;#8221;.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PINTURA DE DENOMINAÇÕES DAS VIAS PÚBLICAS NOS POSTES DE ENERGIA ELÉTRICA DE TANGARÁ DA SERRA-MT  E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE A NOMINAÇÃO DA AVENIDA MAUÁ, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DE VENCIMENTOS  DOS SERVIDORES  DA CÂMARA MUNICIPAL DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO PROJETO PRODUTOR DE ÁGUA OÁSIS TANGARÁ DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DO ART. 48 DA RESOLUÇÃO N.º 05, DE 24 DE OUTUBRO DE MIL NOVECENTOS E NOVENTA E UM (REGIMENTO INTERNO DA CÂMARA MUNICIPAL), E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA PROCEDER A TRANSFERÊNCIA DE PATRIMÔNIO DA CÂMARA MUNICIPAL A TÍTULO DE DOAÇÃO PARA A ESCOLA TÉCNICA ESTADUAL DE EDUCAÇÃO PROFISSIONAL E TECNOLÓGICA DE TANGARA DA SERRA.  _x000D_
                                                       _x000D_
 </t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL,  E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA PROCEDER A TRANSFERÊNCIA DE PATRIMÔNIO DA CÂMARA MUNICIPAL A TÍTULO DE DOAÇÃO PARA A ESCOLA ESTADUAL PEDRO ALBERTO TAYANO.  </t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A AUTORIZAÇÃO PARA PROCEDER A TRANSFERÊNCIA DE PATRIMÔNIO DA CÂMARA MUNICIPAL A TÍTULO DE DOAÇÃO PARA A ESCOLA ESTADUAL ERNESTO CHE GUEVARA.  </t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA PROCEDER A TRANSFERENCIA DE PATRIMÔNIO DA CÂMARA MUNICIPAL A TÍTULO DE DOAÇÃO PARA A COOPERATIVA DE PRODUÇÃO DE MATERIAL RECICLÁVEL DE TANGARÁ DA SERRA &amp;#8211; COOPERTAN.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE RECESSO ADMINISTRATIVO DA CÂMARA MUNICIPAL DE TANGARÁ DA SERRA E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Silvio Sommavila</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER DA MESA DIRETORA A LIBERAÇÃO DO PLENÁRIO, BEM COMO AUTORIZAÇÃO PARA REALIZAR UMA AUDIÊNCIA PÚBLICA EM COMEMORAÇÃO AO DIA MUNDIAL DA ÁGUA NO DIA 22 DE MARÇO</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL O ENVIO DE RELATÓRIO COM NOMES DE FUNCIONÁRIOS EFETIVOS, COMISSIONADOS, CONTRATADOS E EXONERADOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA NA ÍNTEGRA DO CONTRATO DE CONCESSÃO DE PRESTAÇÃO DOS SERVIÇOS DE TRANSPORTE COLETIVO.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA NA ÍNTEGRA DO CONTRATO DE CONCESSÃO DE PRESTAÇÃO DE SERVIÇOS FUNERÁRIOS DE TANGARÁ DA SERRA</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RELAÇÃO DOS TERRENOS DOADOS PARA EMPRESAS E ENTIDADES EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA DA DOCUMENTAÇÃO PERTINENTE AO PROCESSO LICITATÓRIO QUE CONTRATOU A EMPRESA PRESTADORA DE SERVIÇOS DE COLETA SELETIVA E LIXO ORGÂNICO DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTES À RESPOSTA DO OFÍCIO EM ANEXO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO SECRETÁRIO DE ESTADO DE EDUCAÇÃO INFORMAÇÕES RELATIVAS À VERBA AUTORIZADA PARA A REFORMA DA ESCOLA ESTADUAL 13 DE MAIO.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DE DOCUMENTAÇÕES REFERENTES A LOCALIZAÇÃO DAS AREAS DE RESERVA OU AREAS VERDE DE TODOS OS LOTEAMENTOS DE TANGARÁ DA SERRA-MT, BEM COMO A LOCALIZAÇÃO DAS ÁREAS DE PROPRIEDADE DO MUNÍCIPIO.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO INCRA &amp;#8211; INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA INFORMAÇÕES REFERENTES A SITUAÇÃO FUNDIÁRIA ATUAL DA GLEBA TRIÂNGULO NO MUNICÍPIO DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>PROFESSOR VAGNER</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL DOCUMENTO E INFORMAÇÕES RELATIVAS ÀS DIVIDAS DO MUNICIPIO. </t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL DOCUMENTOS E INFORMAÇÕES RELATIVAS AOS SERVIDORES QUE SOLICITARAM  ESTABILIDADE FINANCEIRA.  </t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL DOCUMENTOS REFERENTES AOS CONTRATOS DE LOCAÇÃO DO MUNICIPIO. </t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Fabio Brito</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4622/re_16_-_informacoes_recursos_destinado_a_saude_28.01.2013.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4622/re_16_-_informacoes_recursos_destinado_a_saude_28.01.2013.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O REPASSE DO GOVERNO DESTINADO A SAUDE.</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4623/re_17_-_informacoes_recursos_destinado_a_samu_28.01.2013.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4623/re_17_-_informacoes_recursos_destinado_a_samu_28.01.2013.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O REPASSE DO GOVERNO DESTINADO AO SAMU.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES OS DÉBITOS COM O ESTADO E UNIÃO.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DOS CONTRATOS OU DOCUMENTAÇÃO QUE AUTORIZA AS INSTALAÇÕES DAS USINAS UHE JUBA I, UHE JUBA II, PCH PAMPEANA E GRAÇA BRENNAND NO MUNICIPIO.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS REPASSES DOS ROYALTIES OU COMPENSAÇÕES PARA O MUNICIPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEREM AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A CRÉDITOS QUE O MUNICÍPIO TEM A RECEBER.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4624/re_25-_informacoes_gastos_do_executivo_com_viagens_e_diarias..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4624/re_25-_informacoes_gastos_do_executivo_com_viagens_e_diarias..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE OS GASTOS COM VIAGENS E DIARIAS NO PERIODO DE TRANSIÇÃO E DO MÊS DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL A RELAÇÃO DOS PROGRAMAS HABITACIONAIS EXISTENTES NO MUNICÍPIO E CÓPIA DO CADASTRO DAS PESSOAS INSCRITAS NOS RESPECTIVOS PROGRAMAS. </t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL DOCUMENTOS E INFORMAÇÕES RELATIVAS AO PROJETO PARQUE FIGUEIRA.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL OS MAPAS DO MUNICÍPIO DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AS UNIDADES DE SAÚDE DA FAMILIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CADASTROS REALIZADOS PARA O PROGRAMA MINHA CASA MINHA VIDA DA ASSISTÊNCIA SOCIAL DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES A ARRECADAÇÃO DO TACIN DE TODOS OS MUNICIPIOS NO ANO DE 2012.</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4625/re_-34_levantamento_das_casas_e_terrenos_no_bairro_morada_do_sol..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4625/re_-34_levantamento_das_casas_e_terrenos_no_bairro_morada_do_sol..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL QUE FAÇA O LEVANTAMENTO DAS CASAS E TERRENOS VAZIOS NO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4621/re_-_35_informacoes_sobre_o_recurso_de_contrucao_da_upa..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4621/re_-_35_informacoes_sobre_o_recurso_de_contrucao_da_upa..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O RECURSO DE CONSTRUÇÃO DA UPA.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL QUE INFORME A RECEITA ANUAL DOS VALORES RECEBIDO A TÍTULO DE IPTU, DE EXERCÍCIOS ANTERIORES, DOS ÚLTIMOS CINCO ANOS. </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E AO CHEFE DO DETRAN DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES AOS LICENCIAMENTOS E IPVA NOS ULTIMOS 12 MESES.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A CONSTRUÇÃO DE GALERIAS DE ÁGUAS PLUVIAIS LOCALIZADA ATRÁS  DO CME DON BOSCO NO JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A TODOS OS IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4626/re_042_-_informacoes_pac_14.02.13.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4626/re_042_-_informacoes_pac_14.02.13.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE AS OBRAS DO PAC RELACIONADAS A TODA INFRA-ESTRUTURA DOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA INTEGRAL REFERENTE AO CONTRATO DE COMPROMISSO DE COMPRA E VENDA EM ANEXO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÃO REFERENTE A UTI (UNIDADE DE TERAPIA INTENSIVA) INSTALADA EM HOSPITAL PARTICULAR DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO ALBERGUE MUNICIPAL SÃO JUDAS TADEU.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A EMPRESA D. RUELIS PRESTADORA DE SERVIÇOS PÚBLICOS DE TRANSPORTE COLETIVO URBANO.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL QUAIS OS VALORES INVESTIDOS NA PRESERVAÇÃO AMBIENTAL DA MICRO BACIA DO QUEIMA PÉ NOS ÚLTIMOS 3 ANOS.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E AO EXCELENTÍSSIMO GOVERNADOR  DO ESTADO DE MATO GROSSO O SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES A DUPLICAÇÃO DA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RELATÓRIOS REFERENTES A TODOS OS  CONVENIOS QUE O MUNICÍPIO TEM COM O GOVERNO DO ESTADO DE MATO GROSSO, BEM COMO COM O GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO BALANCETE FINANCEIRO DO SAMAE DO MÊS DE JANEIRO DE 2013.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E LEGISLATIVO MUNICIPAL INFORMAÇÕES REFERENTES AO PROGRAMA DE QUALIFICAÇÃO DO SERVIDOR PÚBLICO DO PODER EXECUTIVO E DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS PROJETO DO  PROJOVEM E PETI EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO PROJETO DE CONSTRUÇÃO DO CENTRO DE ATENDIMENTO AO TURISTA (CAT) DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4627/re_64_-_o_fracionamento_das_areas_do_perimetro_sob_o_ppa.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4627/re_64_-_o_fracionamento_das_areas_do_perimetro_sob_o_ppa.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O QUE O MUNICIPIO TEM FEITO DE FORMA FISCALIZADORA PARA EXECUTAR O FRACIONAMENTO DAS AREAS DO PERIMETRO URBANO RESPEITANDO O QUE DIZ O PLANO DIRETOR MUNICIPAL.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE INFRA ESTRUTURA PROGRAMAÇÃO DOS TRABALHOS A SEREM REALIZADOS.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CREDITOS QUE O SAMU E O CENTRO DE HEMODIALISE DO MUNICIPIO TEM A RECEBER DO ESTADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AS CASAS DOS BAIRROS MORADA DO SOL, BELA VISTA E MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CÓRREGO FIGUEIRA.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL COPIA DO RELATORIO COM DADOS TÉCNICOS DO AEROPORTO QUE FORAM PROTOCOLADOS JUNTO AO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, O ENVIO DO LOTACIONOGRAMA COMPLETO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, A INFORMAÇÃO DETALHADA SOBRE ACADEMIA POPULAR AO AR LIVRE NO DISTRITO DE PROGRESSO E JARDIM CALIFORNIA.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, PREVISÃO PARA LIBERAÇÃO DO VESTIARIO DO CAMPO DE FUTEBOL DO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AS LOCACAÇÕES DOS ESTABELECIMENTOS COMERCIAIS NO TERMINAL RODOVIÁRIO NO PERÍODO DE 2011 ATÉ A PRESENTE DATA. </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES  AOS ECO PONTOS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA ASSOCIAÇÃO DOS FEIRANTES DO MUNICIPIO INFORMAÇÕES REFERENTES A FEIRA DO PRODUTOR.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A UTILIZAÇÃO DOS ESPAÇOS PÚBLICOS PARA COMERCIALIAÇÃO, SENDO PRAÇA DOS PIONEIROS, PRAÇA DA BÍBLIA, CENTRO CULTURAL, BOSQUE MUNICIPAL, PREFEITURA MUNICIPAL E OUTROS.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A UNIDADE REGIONAL DA SEMA E AO INCRA - INSTITUTO NACIONAL DE COLONIZAÇÃO E REFORMA AGRÁRIA CÓPIA DA DOCUMENTAÇÃO PERTINENTE AO LICENCIAMENTO AMBIENTAL DO ASSENTAMENTO ANTÔNIO CONSELHEIRO NO MUNICIPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4628/re_82_-_informacoes_sobre_o_cronograma_de_trabalho_nas_vias_rurais..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4628/re_82_-_informacoes_sobre_o_cronograma_de_trabalho_nas_vias_rurais..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O CRONOGRAMA DE TRABALHO DE MANUTENÇÃO DAS ESTRADAS NAS COMUNIDADES RURAIS DESTE MUNICIPIO</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUER DA SECRETARIA DE ADMINISTRAÇÃO RELAÇÃO NOMINAL E COPIA DAS CONCESSÕES, PERMISSÕES OU AUTORIZAÇÕES DE BENS PUBLICOS A TERCEIROS, CONFORME O ART. 14 DA LEI ORGANICA MUNICIPAL.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, CÓPIA INTEGRAL DEVIDAMENTE ASSINADA E AUTENTICADA,  DO DECRETO QUE &amp;#8220;REGULAMENTOU&amp;#8221; A LEI  3.963, DE 30 DE JANEIRO DE 2013 E DOCUMENTOS RELACIONADOS.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A UTILIZAÇÃO DO PATIO DA SINFRA PARA USO DO DETRAN.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A ANTENA INSTALADA AO LADO DA IGREJA CATÓLICA NA VILA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DOS ANEXOS I AO XII EXISTENTES NO INSTRUMENTO PARTICULAR DE CONTRATO PARA OUTORGA DE CONCESSÃO DE SERVIÇO PÚBLICO DE SERVIÇOS FUNERÁRIOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO GRAU DE PARENTESCO DE FUNCIONÁRIOS CONTRATADOS EM CARGOS COMISSIONADOS.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER LEGISLATIVO MUNICIPAL, AUTORIZAÇÃO PARA QUE A ASSESSORIA JURÍDICA DESSA CASA DE LEIS, TOME AS PROVIDÊNCIAS JUDICIAIS CABÍVEIS ACERCA DOS ATOS PRATICADOS CONTRA A CÂMARA MUNICIPAL NA REDE MUNDIAL DE COMPUTADORES (INTERNET).</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO SAMU DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL E AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SENHOR SILVAL BARBOSA QUAL A SITUAÇÃO DAS OBRAS DE PAVIMENTAÇÃO ASFÁLTICA, BEM COMO O PROLONGAMENTO DA AVENIDA BRASIL EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES  A CONTRATAÇÃO DOS AGENTES DE SAÚDE AMBIENTAL.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS SERVIDORES QUE FICAM DE PLATÃO NO SETOR DE FISCALIZAÇÃO PARA RECEBER DENÚNCIAS.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES QUANTO AO ATENDIMENTO DOS AGENTES DE SAÚDES NO DISTRITO DE PROGRESSO.  </t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO EXECUTIVO COPIA DO DECRETO 02/2013 E RELAÇÃO DOS FUNCIONÁRIOS COMISSIONADOS QUE FORAM DEMITIDOS DE SUAS FUNÇÕES NO INICIO DA GESTÃO.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO  MUNICIPAL EM RESPEITO AOS DITAMES DA LEI ORGÂNICA MUNICIPAL, QUE SEJAM REMETIDOS NO PRAZO LEGAL OS DOCUMENTOS ABAIXO ARROLADOS OU QUE SEJA INFORMADO O CUMPRIMENTO OU DESCUMPRIMENTO DO DISPOSTO NO ARTIGO 80-A DA LEI  ORGÂNICA MUNICIPAL.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A PROJETOS E CONVÊNIOS DO MUNICÍPIO PROTOCOLADOS PELA ATUAL GESTÃO.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO CONTRATO DE LOCAÇÃO DO HOSPITAL MATERDEI, BEM COMO O CONTRATO DE LOCAÇÃO DO ANTIGO PRÉDIO DA UNIC NORTE.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A OUVIDORIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A IMPLANTAÇÃO DA UPA(UNIDADES DE PRONTO ATENDIMENTO) EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS SERVIDORES QUE SE ENCONTRAM CEDIDOS.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA DE ALVARÁ DE FUNCIONAMENTO DE TODOS OS FEIRANTES DA FEIRA MUNICIPAL.</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4629/re_114-_informacoes_sobrea_o_prazo_da_entrega_das_casas_populares..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4629/re_114-_informacoes_sobrea_o_prazo_da_entrega_das_casas_populares..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE PRAZO DE ENTREGA DAS CASAS POPULARES ATRAVÉS DA SECRETARIA DE ASSISTENCIA SOCIAL</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4630/re_115-_informacoes_sobre_a_contratacao_de_medicos.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4630/re_115-_informacoes_sobre_a_contratacao_de_medicos.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A CONTRATAÇÃO DE MEDICOS DO ANO DE 2013</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4631/re_116-_informacoes_sobre_a_pavimentacao_asfaltica_do_jardim_acapulco.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4631/re_116-_informacoes_sobre_a_pavimentacao_asfaltica_do_jardim_acapulco.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A PAVIMENTAÇÃO ASFALTICA DO JARDIM ACAPULCO</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS IMÓVEIS LOCADOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DOS CONTRATOS DE TODAS AS EMPRESAS QUE ATUALMENTE PRESTAM SERVIÇOS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A UNIDADE REGIONAL DA SEMA DE TANGARÁ DA SERRA O ENVIO DE RELATÓRIO COM NOMES DE SERVIDORES LOTADOS NO SETOR.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA DEFENSORIA PÚBLICA DE TANGARÁ DA SERRA O NÚMERO DE DEFENSORES PÚBLICOS, BEM COMO A QUANTIDADE DE PROCESSOS EXISTENTES.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A EMPRESA D. RUELIS PRESTADORA DE SERVIÇO DE TRANSPORTE COLETIVO DE TANGARÁ DA SERRA</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA EMPAER DE TANGARÁ DA SERRA O ENVIO DE RELATÓRIO COM NOMES DOS SERVIDORES LOTADOS NO SETOR.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER INFORMAÇÕES DA ESCOLA TÉCNICA DO ESTADO DE MATO GROSSO - SECITEC DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DA SECRETARIA DA FAZENDA, QUADRO COMPARATIVO ATUALIZADO DO ORÇAMENTO VIGENTE. </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL ATRAVÉS DO SEU REPRESENTANTE LEGAL CÓPIA INTEGRAL DE TODOS OS DOCUMENTOS ABAIXO RELACIONADOS, PERTINENTES AS JUSTIFICATIVAS DA VERBA INDENIZATÓRIA DO EX-VEREADOR CELSO FERREIRA DE SOUZA. </t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, QUAIS PROVIDÊNCIAS ADOTADAS, QUANTO À REESTRUTURAÇÃO ADMINISTRATIVA DA UCCI ATRAVÉS DE CONCURSO PÚBLICO, CONFORME EXIGÊNCIAS LEGAIS. </t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A EMPRESA CONTRATADA PARA  REALIZAR A ELABORAÇÃO DO PROJETO DE TRÂNSITO EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS FRACIONAMENTOS DOS LOTES URBANOS REALIZADOS PELO MUNICÍPIO NO CORRENTE ANO.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA SECRETARIA DE VIGILANCIA SANITARIA COPIA DAS DOCUMENTAÇÕES REFERENTES ÀS NOTIFICAÇÕES E OS AUTOS DE INFRAÇÃO APLICADOS AO SUPERMERCADO BIG MASTER E A LOJA DE MATERIAIS PARA CONSTRUÇÃO LORENZETTI, LOCALIZADOS NA AVENIDA BRASIL DESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CRÉDITOS QUE TANGARÁ DA SERRA TEM A RECEBER DO ESTADO.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A EMPRESA D. RUELIS PRESTADORA DE SERVIÇO DE TRANSPORTE COLETIVO DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À DOCUMENTAÇÃO DOS VEICULOS, BEM COMO DOS FUNCIONARIOS QUE TRABALHAM ATUALMENTE NA EMPRESA.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL RELATÓRIO DE TODOS OS LOTEAMENTOS IRREGULARES DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO MAPA DO MUNICÍPIO DE TANGARÁ DA SERRA, MAPA RURAL, BEM COMO O MAPA DOS DISTRITOS ATUALIZADOS.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO GOVERNO DO ESTADO DO EXCELENTÍSSIMO GOVERNADOR SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES À COSNTRUÇÃO DA OBRA JÁ LICITADA DA FEIRA DO PRODUTOR NO BAIRRO VILA ALTA NO MUNICIPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A SAÚDE DE TANGARÁ DA SERRA-MT .</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO CONTRATO DO INSTITUTO NEFROLÓGICO DE MATO GROSSO (INEMAT) MANTENEDOR DO CENTRO DE HEMODIÁLISE DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A PROGRAMAÇÃO DE EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÃO REFERENTE À REESTRUTURAÇÃO DA CARGA HORÁRIA DAS ASSISTENTES SOCIAIS DO MUNICÍPIO CONFORME LEI Nº.12.317, DE 26 DE AGOSTO DE 2010. </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS INVESTIMENTOS E RECEBIMENTOS DE MEDICAMENTOS NOS ÚLTIMOS QUATRO MESES.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A CESSÃO DE TERRENOS DO MUNICÍPIO DE TANGARÁ DA SERRA-MT PARA O ESTADO.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À TODOS OS CONSELHOS MUNICIPAIS DE TANGARÁ DA SERRA. ENVIANDO A ORDEM DE NOMEAÇÃO DE CADA CONSELHO, ATA DE NOMEAÇÃO, BEM COMO NOME DOS PRESIDENTES E SUPLENTES.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CUMPRIMENTO DA LEI FEDERAL DE Nº 12.305/2010 QUE INSTITUI A POLÍTICA NACIONAL DE RESÍDUOS SÓLIDOS.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A CASA DE APOIO DE TANGARÁ DA SERRA EM CUIABÁ-MT.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DAS PRESTAÇÕES DE CONTAS REFERENTE AO CONVÊNIO COM A ASTANDE - ASSOCIAÇÃO TANGARAENSE DE DEFICIENTES, COM O MUNICIPIO DE TANGARA DA SERRA NOS ANOS DE 2009, 2010, 2011 E 2012.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÃO QUANTO CRONOGRAMA DE REFORMA E PINTURAS NAS QUADRAS POLIESPORTIVAS NAS ESCOLAS MUNICIPAIS DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AS COOPERATIVAS RURAIS EXISTENTES EM TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AS ASSOCIAÇÕES DE PRODUTORES RURAIS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTE A FARMACIA POPULAR DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA MESA DIRETORA, BEM COMO A COMISSÃO DE AGRICULTURA E MEIO AMBIENTE O AGENDAMENTO DE UMA DATA PARA A REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR O DESENVOLVIMENTO LOCAL SUSTENTÁVEL DA CADEIA PRODUTIVA.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS PROFISSIONAIS QUE ATUAM NA AREA DA SAÚDE BUCAL NA REDE PÚBLICA DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4632/re_159-_informacoes_sobre_ao_orcamento_anual_do_departamento_de_transito.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4632/re_159-_informacoes_sobre_ao_orcamento_anual_do_departamento_de_transito.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O ORÇAMENTO ANUAL REPASSADO AO DEPARTAMENTO DE TRANSITO</t>
   </si>
   <si>
     <t>4633</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4633/re_162-_informacoes_sobre_a_falta_de_leite_especial_e_de_medicamentos_no_posto_central..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4633/re_162-_informacoes_sobre_a_falta_de_leite_especial_e_de_medicamentos_no_posto_central..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A FALTA DE LEITE ESPECIAL E DE MEDICAMENTOS NO POSTO CENTRAL</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E LEGISLATIVO MUNICIPAL INFORMAÇÕES REFERENTES A CONTRATAÇÃO DE MÍDIA NOS ÚLTIMOS QUATRO MESES.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E LEGISLATIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS SERVIDORES PÚBLICOS AFASTADOS NO CASO IDHEAS.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS ATENDIMENTOS REALIZADOS EM TODAS AS UNIDADES DE SAÚDE DA FAMÍLIA DE TANGARÁ DA SERRA-MT NOS ÚLTIMOS QUATRO MESES.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DAS EMPRESAS PRESTADORAS DE SERVIÇOS DE TRANSPORTE RODOVIÁRIO INTERMUNICIPAL EM TANGARÁ DA SERRA INFORMAÇÕES REFERENTES AO USO DE VAGAS DISPONIBILIZADAS GRATUITAMENTE AOS IDOSOS NOS ÚLTIMOS QUATRO MESES.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS HONORÁRIOS ADVOCATÍCIOS SUCUMBENCIAIS NAS AÇÕES DA MUNICIPALIDADE. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO MINISTÉRIO PÚBLICO ESTADUAL DE MATO GROSSO  CÓPIAS DE TODOS OS TERMOS DE AJUSTAMENTOS DE CONDUTAS VIGENTES COM O MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4634/re_169-_informacoes_sobre_qual_o_recurso_que_ira_contemplar_as_obras_de_infra_estruturados_bairros_morada_do_sol_e_bela_vista.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4634/re_169-_informacoes_sobre_qual_o_recurso_que_ira_contemplar_as_obras_de_infra_estruturados_bairros_morada_do_sol_e_bela_vista.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE QUANDO O RECURSO IRÁ COMTEMPLAR AS OBRAS DE INFRA ESTRUTURA NOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER A MESA DIRETORA DA CÂMARA MUNICIPAL A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA TRATAR SOBRE O SERVIÇO DE TRANSPORTE PÚBLICO COLETIVO NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO HOSPITAL MUNICIPAL INSTALADO NO IMÓVEL DO ANTIGO HOSPITAL MATERDEI.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL RELATÓRIO COM NOMES DOS SERVIDORES QUE RECEBEM SALÁRIOS MAIORES QUE O PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A SEMEC DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR  DE CONTROLE INTERNO INFORMAÇÕES REFERENTES AOS APONTAMENTOS NA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA 3º COMPANHIA INDEPENDENTE DO CORPO DE BOMBEIROS DE TANGARÁ DA SERRA NFORMAÇÕES REFERENTES AOS LOCAIS PÚBLICOS QUE SE ENCONTRAM INTERDITADOS OU PRESTES A INTERDITAR.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL RELAÇÃO DE NOMES DE TODOS OS SERVIDORES MUNICIPAIS QUE FORAM COMTEMPLADOS COM A PROGRESSÃO AUTOMÁTICA DESDE A INSTITUIÇÃO DA LEI 2875/2008.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS TAXISTAS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CUMPRIMENTO DA LEI FEDERAL Nº 9.452/97.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À PROGRAMAÇÃO DAS OBRAS NO JARDIM DOS IPÊS PARA ESSE ANO.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL O ENVIO DE RELATÓRIO ATUALIZADO COM NOMES DOS SERVIDORES COMISSIONADOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO SAMAE DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÃO REFERENTE À CONFECÇÕES DE ADESIVOS E BANNER PARA SER UTILIZADA NA CAMPANHA DO IPTU PELA  SECRETARIA MUNICIPAL DE FAZENDA DE TANGARÁ DA SERRA - MT.  </t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA ASSESSORIA PEDAGÓGICA DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES ÀS ESCOLAS ESTADUAIS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIA NA ÍNTEGRA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DA EMPRESA DURALEX SISTEMAS EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS HOMENAGEADOS QUE RECEBERAM AS COMENDAS DA ORDEM MUNICIPAL DO BRASÃO.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS SERVIÇOS PRESTADOS PELO SAMAE.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DE TRANSPORTE COLETIVO NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTES ÀS ARRECADAÇÕES (VALORES) DOS TRIBUTOS MUNICIPAIS, ARRECADADOS EM SHOWS PROMOVIDOS EM TANGARÁ DA SERRA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4635/re_199_informacoes_sobre_informacoes_sobre_o_tacin_e_seus_repasses_para_tangara_da_serra..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4635/re_199_informacoes_sobre_informacoes_sobre_o_tacin_e_seus_repasses_para_tangara_da_serra..doc</t>
   </si>
   <si>
     <t>REQUER Á SECRETARIA ESTADUAL DE FAZENDA INFORMAÇÕES DETALHADAS SOBRE O REPASSE PARA O MUNICIPIO DE TANGARA DA SERRA</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES RELACIONADAS AOS CONTRATOS DAS LANCHONETES EXISTENTES NA PRAÇA DOS PIONEIROS.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, CÓPIA DIGITALIZADA E CÓPIA IMPRESSA DO PROJETO DO JARDIM INDUSTRIÁRIO E DO PROJETO DE ABERTURA DO RESIDENCIAL ALTO DA BOA VISTA PARA O AEROPORTO.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS MOTOTAXISTAS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO SISTEMA DE MONITORAMENTO DO TRÂNSITO EM TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS VALORES ARRECADADOS COM TAXAS DE ILUMINAÇÃO.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A EXECUÇÃO DO PROJETO ACUIDADE VISUAL AOS ALUNOS QUE FREQUENTAM AS ESCOLAS DA REDE PÚBLICA MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA MESA DIRETORA, QUE REALIZE UMA AUDIÊNCIA PÚBLICA A FIM DE DISCUTIR A REGULARIZAÇÃO FUNDIÁRIA EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DE TODAS AS ORDENS DE SERVIÇOS ASSINADAS DESDE O DIA 1º DO MÊS DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTE O PEDIDO DE DESMEMBRAMENTO DA CHACARA 32, SOB A MATRÍCULA Nº 22197, DE PROPRIEDADE DO SENHOR PAULO SCHMIDT, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER À DEPUTADA ESTADUAL TETÉ BEZERRA QUE SOLICITE JUNTO À EMENDA PARLAMENTAR A AQUISIÇÃO DE UM TOMÓGRAFO PARA O HOSPITAL MUNICIPAL.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, BEM COMO AO SAMAE CÓPIA DAS ATAS ASSINADAS DE TODOS OS PROCESSOS LICITATÓRIOS REALIZADOS DESDE 01 DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL COPIA DO PROJETO DA UPA NA INTEGRA, BEM COMO O SEU MEMORIAL DESCRITIVO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CUMPRIMENTO DO PERCENTUAL DE CONTRATAÇÃO DE PESSOAS COM NECESSIDADES ESPECIAIS DE ACORDO COM O ARTIGO 93 DA LEI FEDERAL DE Nº 8.213 DE 24 DE JULHO 1991._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES Á VIGILANCIA SANITARIA QUANTO AS AUTUAÇÕES E PROCESSOS EXISTENTES NO MUNICIPIO. </t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1028/1028_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1028/1028_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTE A LIGAÇÃO DO ALTO DA BOA VISTA AO AEROPORTO MUNICIPAL ATRAVÉS DA PROLONGAÇÃO DA AVENIDA BEIJA FLOR, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>4636</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4636/re_220_informacoes_detalhadas_sobre_o_valor_arrecadado_para_a_aquisicao_de_maquinas_e_para_onde_foi_destinado..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4636/re_220_informacoes_detalhadas_sobre_o_valor_arrecadado_para_a_aquisicao_de_maquinas_e_para_onde_foi_destinado..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O VALOR ARRECADADO COM A VENDA DE MAQUINAS NO ANO DE 2010 E 2011.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL CÓPIAS DOS PLANOS DE CARGOS, CARREIRAS E SALÁRIOS.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.doc</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS AGENTES DE SAÚDE AMBIENTAL CONVOCADOS ATRAVÉS DO PROCESSO SELETIVO N° 002/2011.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO DR°. JOÃO ROMANO DELEGADO E COORDENADOR DO CENTRO INTEGRADO DE SEGURANÇA E CIDADANIA (CISC) INFORMAÇÕES REFERENTES AS FIANÇAS APLICADAS EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES ÀS OFICINAS CULTURAIS EM FUNCIONAMENTO HOJE NO MUNICIPIO.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A ORDENS JUDICIAIS CONTRA O MUNICÍPIO.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1026/1026_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1026/1026_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DA ORDEM DE SERVIÇO ASSINADA DA CONSTRUÇÃO DA OBRA DA FEIRA DO PRODUTOR NO BAIRRO VILA ALTA.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL, INFORMAÇÕES ACERCA DAS RAZÕES QUE LEVARAM A REVOGAÇÃO DO DECRETO Nº 349 DE 16 DE NOVEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, COPIA DE TODOS OS MEMORANDOS QUE A UCCI &amp;#8211; UNIDADE CENTRAL DE CONTROLE INTERNO, ENCAMINHOU AO EXECUTIVO MUNICIPAL, BEM COMO TODOS OS MEMORANDOS RESPOSTAS COM AS PROVIDENCIAS TOMADAS OU JUSTIFICATIVAS RELACIONADOS À CONTRATAÇÃO DE LIVRE NOMEAÇÃO, TESTE SELETIVO, REPOSIÇÃO SALARIAL, LIMITES COM FOLHA DE PAGAMENTOS E GASTOS COM DESPESAS CONTINUAS &amp;#8220;LIMPEZA, ENERGIA, AGUA  ALUGUEL E TELEFONIA.&amp;#8221;</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO ATENDIMENTO ODONTOLÓGICOS NA USF QUE ATENDE O BAIRRO JARDIM PRESIDENTE E OUTROS.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA NA ÍNTEGRA DO CONTRATO DE PRESTAÇÃO DE SERVIÇOS DA EMPRESA DURALEX SISTEMAS EM TANGARÁ DA SERRA, SENDO PORTANTO A CÓPIA DO CONTRATO ANTERIOR A DATA DO CONTRATO VIGENTE.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SR. SILVAL BARBOSA INFORMAÇÕES REFERENTES AOS VALORES REPASSADOS AS CASAS TERAPEUTICAS DE RECUPERAÇÃO DE DEPENDENTES QUIMICOS NO MUNICIPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL A CÓPIA DA PROPOSTA APROVADA DA LICITAÇÃO PARA CONTRATAÇÃO DA EMPRESA ESPECIALIZADA NO PLANEJAMENTO E REALIZAÇÃO DE EVENTOS, PARA PROMOVER O &amp;#8220;XII ARRAIÁ DA SERRA&amp;#8221;, REALIZADA NO DIA 11 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO  DE MATO GROSSO SR. SILVAR BARBOSA INFORMAÇÕES REFERENTES AS EMPRESAS QUE PRESTAM SERVIÇOS AO ESTADO EM OBRAS NO MUNICÍPIO DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES SOBRE O ATENDIMENTO NAS USFS E O SISTEMA DE VACINAÇÃO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DO CONTRATO DE PRESTAÇÃO DOS SERVIÇOS DE COLETA E DESTINAÇÃO FINAL DOS RESÍDUOS DE SERVIÇO DE SAÚDE NAS UNIDADES DO MUNICÍPIO, BEM COMO DOCUMENTOS COMPROBATÓRIOS DE PAGAMENTOS EFETUADOS DESDE JANEIRO ATÉ O PRESENTE.   </t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DA RELAÇÃO DE TODAS AS NOTIFICAÇÕES DE FISCALIZAÇÃO DOS TERRENOS BALDIOS E CONSTRUÇÕES DE CALÇADAS NO MUNICÍPIO.                                </t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DO CALENDÁRIO MUNICIPAL DE EVENTOS ESPORTIVOS PARA 2013.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, INFORMAÇÕES REFERENTES AO IMPOSTO SOBRE SERVIÇOS (ISS) EM SERVIÇOS BANCÁRIOS CONGÊNERES DA LISTA ANEXA AO DECRETO-LEI 406/68, SE HÁ A COBRANÇA DO MESMO EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, QUAIS PROVIDÊNCIAS FORAM OU SERÃO TOMADAS COM RELAÇÃO À CONSTRUÇÃO DA CRECHE MUNICIPAL DO JARDIM ATLÂNTIDA EM AREA DE PRESERVAÇÃO AMBIENTAL, CONFORME ESPECIFICA.                                   </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER Á MESA DIRETORA QUE FORMALIZE UM CONVITE AO REPRESENTANTE DA OAB DE TANGARÁ DA SERRA PARA PARTICIPAR DA SESSÃO ORDINÁRIA DO DIA 13 DE AGOSTO DE 2013, PARA FALAR SOBRE OS 80 ANOS DE OAB EM MATO GROSSO. </t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER Á MESA DIRETORA QUE FORMALIZE UM CONVITE A DELEGADA DRA. ALESSANDRA MARQUEZ FERRONATO PARA PARTICIPAR NO DIA 20 DE AGOSTO DE 2013, PARA QUE A MESMA POSSA TRANSMITIR SUAS EXPERIÊNCIAS NA POLÍCIA JUDICIÁRIA CIVIL, E COMO IRÁ COMANDAR A DELEGACIA REGIONAL DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER Á MESA DIRETORA QUE FORMALIZE UM CONVITE AO SECRETÁRIO DE AGRICULTURA DE TANGARÁ DA SERRA PARA PARTICIPAR DA SESSÃO ORDINÁRIA DO DIA 27 DE AGOSTO DE 2013, PARA QUE O MESMO POSSA PASSAR INFORMAÇÕES REFERENTES AO PLANO DE AÇÃO QUE A SECRETARIA MUNICIPAL DE AGRICULTURA TEM COM RELAÇÃO A  PRODUÇÃO LOCAL DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À OBRA DE DUPLICAÇÃO DA AV. VIRGILIO FAVETTI LIGANDO AO RODO ANEL.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES ÀS ENTIDADES QUE O MUNICIPIO FIRMOU CONVENIO ESTE ANO.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DAS NOTIFICAÇÕES E AUTUAÇÕES APLICADAS AOS ESTABELECIMENTOS QUE CONTINUAM COMERCIALIZANDO BEBIDAS ALCOÓLICAS EM LOCAIS PROIBIDOS CONFORME A LEI COMPLEMENTAR N°177 DE 08 DE MARÇO DE 2013 EM VIGÊNCIA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS PROJETOS EM ELABORAÇÃO, ELABORADOS E OS PROJETOS PROTOCOLADOS NO PRIMEIRO SEMESTRE DE 2013 EM BRASILIA E SEUS MINISTÉRIOS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES  AOS VALORES ARRECADADOS COM O TACIN. </t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO INSTITUTO NEFROLÓGICO DE MATO GROSSO (INEMAT) MANTENEDOR DO CENTRO DE HEMODIÁLISE DE TANGARÁ DA SERRA CÓPIA DO CONTRATO EXISTENTE COM ESSE MUNICÍPIO</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO PROJETO DE ESTACIONAMENTO ROTATIVO ZONA AZUL A SER IMPLANTADO EM TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO SAMU DE TANGARÁ DA SERRA-MT. </t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO POLO REGIONAL DE SAÚDE DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES AS UNIDADES DE TERAPIA INTENSIVA EXISTENTES NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AOS CORREIOS DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES ÀS ENTREGAS DE CORRESPONDENCIAS. </t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL RELATÓRIO REFERENTE AOS PAGAMENTOS DOS PRESTADORES DE SERVIÇOS LABORATORIAIS AO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER A SECRETARIA DE FAZENDA DO ESTADO DE MATO GROSSO (SEFAZ/MT) INFORMAÇÕES REFERENTE AO IPVA NOS ULTIMOS 12 MESES DO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SR. SILVAL BARBOSA INFORMAÇÕES REFERENTES AOS CREDITOS QUE O SAMU DO MUNICIPIO DE TANGARÁ DA SERRA TEM A RECEBER._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO GOVERNADOR DO ESTADO DE MATO GROSSO SR. SILVAL BARBOSA INFORMAÇÕES REFERENTES AOS CREDITOS QUE O CENTRO DE HEMODIALISE DO MUNICIPIO DE TANGARÁ DA SERRA TEM A RECEBER._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A CONVÊNIOS COM HOSPITAIS PARTICULARES, BEM COMO COM A CLÍNICA DOYON._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO CARTÓRIO DE REGISTRO DE PESSOAS JURÍDICAS DE 1º OFÍCIO EM TANGARÁ DA SERRA INFORMAÇÕES REFERENTES AS ASSOCIAÇÕES EXISTENTES NO MUNICÍPIO. </t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DOS REQUERIMENTOS N° 122/11 DE 11/04/2011 E N° 188/11 DE 30/05/2011 QUE REQUEREU AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DOS DOCUMENTOS QUE COMPROVAM ESTAREM OS VEÍCULOS DE TRANSPORTE COLETIVO MUNICIPAL DE ESCOLARES EM CONFORMIDADE COM OS ARTIGOS 105 E 136 DO CÓDIGO DE TRÂNSITO BRASILEIRO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, CÓPIA DE TODOS OS CONTRATOS DE LOCAÇÃO DE IMÓVEIS FIRMADOS PELA PREFEITURA MUNICIPAL E QUE ESTEJAM EM VIGÊNCIA.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO SETOR DE FISCALIZAÇÃO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER  AO EXCELENTÍSSIMO GOVERNADOR  DO ESTADO DE MATO GROSSO O SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES A DUPLICAÇÃO DA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO TERMINAL RODOVIÁRIO DE TANGARÁ DA SERRA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO O SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES A DUPLICAÇÃO DA MT 358, TRECHO QUE COMPREENDIDO ENTRE TANGARÁ E UNEMAT.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A FORMALIZAÇÃO DE CONVITE AO SENHOR DELEGADO, DOUTOR VITOR CHAB DOMINGUES, PARA PARTICIPAR DA 31ª SESSÃO ORDINÁRIA, DIA 03 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>REQUER À MESA DIRETORA A FORMALIZAÇÃO DE CONVITE AO SENHOR COMANDANTE DA POLÍCIA MILITAR DE TANGARÁ DA SERRA-MT, PARA PARTICIPAR DA 31ª SESSÃO ORDINÁRIA, DIA 03 DE SETEMBRO DE 2013.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO URBANO &amp;#8211; COMDEURB  DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO CONSELHO MUNICIPAL DE ASSISTENCIA SOCIAL DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO CONSELHO MUNICIPAL DE DESENVOLVIMENTO ECONOMICO &amp;#8211; CONDEC DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES ÀS AS GRATIFICAÇÕES POR PRODUTIVIDADE DOS SERVIDORES PUBLICOS MUNICIPAIS DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO CONTAC (CONSELHO TANGARAENSE DE ASSOCIAÇÃO COMUNITÁRIA) INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER A UTAMB (UNIAO TANGARAENSE DAS ASSOCIAÇÕES DE MORADORES DE BAIRRO  E OUTRAS) INFORMAÇÕES REFERENTES A PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017 .</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO CONSELHO MUNICIPAL DE EDUCAÇÃO DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DO CONSELHO MUNICIPAL DE SAÚDE DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES À PARTICIPAÇÃO NA ELABORAÇÃO DO PPA 2014/2017.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL A PRESTAÇÃO DE INFORMAÇÕES RELACIONADAS AO SERVIÇO DE TELEFONIA E INTERNET NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTES AOS EVENTOS QUE FORAM REALIZADOS POR MEIO DE LICITAÇÕES CONFORME ESPECÍFICA:</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DO REQUERIMENTO N° 244/13 DE 16/07/2013, QUE REQUEREU AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DO CALENDÁRIO MUNICIPAL DE EVENTOS ESPORTIVOS PARA 2013.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO PROCON A PRESTAÇÃO DE INFORMAÇÕES RELACIONADAS ÀS MEDIDAS ADOTADAS ACERCA DOS SERVIÇOS DE TELEFONIA E INTERNET PRESTADOS NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO PROJETO DE LEI DE Nº 128/GP/2013, O QUAL APROVA O PROJETO DE ALVARÁ PARA AMPLIAÇÃO DE BARRACÃO COMERCIAL NOS LOTES 07, 08 E 09, QUADRA 38, JARDIM TANGARÁ II, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO PROJETO DE LEI DE Nº 133/GP/2013, O QUAL AUTORIZA O EXECUTIVO MUNICIPAL A CONCEDER LICENÇA PARA CONSTRUÇÃO EM REGIME ESPECIAL, NO LOTE 16, QUADRA 20, JARDIM TARUMÃ II, EM NOME DE JORGE LUIZ ZOMPERO E JOÃO ERENIO GROSS, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CARGOS PUBLICOS VAGOS EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL E SECRETARIA DE ASSISTÊNCIA SOCIAL INFORMAÇÕES REFERENTES A DOAÇÃO DE PASSAGENS PARA PESSOAS CARENTES.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS SERVIÇOS PRESTADOS PELO SAMAE COM RELAÇÃO À PRESERVAÇÃO E CONSERVAÇÃO AMBIENTAL DA BACIA DO RIO QUEIMA PÉ NOS ULTIMOS 3 ANOS.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÕES REFERENTES AOS PROCEDIMENTOS DE RADIOGRAFIAS E MAMOGRAFIAS REALIZADAS NA UNIDADE MISTA DE SAÚDE DO MUNICÍPIO CONFORME ESPECÍFICA:</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS  VALORES ARRECADADOS COM AS LOCAÇÕES DO TERMINAL RODOVIÁRIO DE TANGARÁ DA SERRA &amp;#8211; MT. </t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES À CONTRATAÇÃO DE PROFISSIONAIS PARA ATUAR NO PROJETO URBANISTICO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, INFORMAÇÃO REFERENTE AOS TERRENOS DESOCUPADOS (ÁREAS INSTITUCIONAIS) PERTENCENTES AO MUNICÍPIO, CONFORME ESPECÍFICA.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CONTRATOS DE IMÓVEIS QUE SERÃO RESCINDIDOS E IMÓVEIS QUE CONTINUARÃO LOCADOS PELO MUNICÍPIO APÓS A MUDANÇA DA SEDE MUNICIPAL.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL CÓPIA DO DECRETO QUE REGULAMENTA A LEI 4.033 DE 21 DE JUNHO DE 2013.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SENHOR SILVAL BARBOSA INFORMAÇÕES REFERENTES AS OBRAS  DE PAVIMENTAÇÃO  ASFÁLTICA NO PROLONGAMENTO DA AVENIDA BRASIL, PROXIMO AO BAIRRO JARDIM SAN DIEGO/ANEL VIÁRIO EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES ÀOS TRABALHOS PRESTADOS PELO PODER EXECUTIVO NO ASSENTAMENTO ANTONIO CONSELHEIRO EM RELAÇÃO AOS ATENDIMENTOS MÉDICOS E ODONTOLOGICOS, ONIBUS ESCOLARES, FORNECIMENTO DE EQUIPAMENTOS,INSUMOS E MAQUINARIOS PARA O AUXILIO NA PRODUÇÃO AGRICOLA ENTRE OUTRAS AÇÕES. </t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS VALORES PAGOS PELO MUNICIPIO EM EXAMES LABORATORIAIS DE JANEIRO DE 2013 ATÉ A PRESENTE DATA.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO SAMAE SERVIÇO AUTÔNOMO MUNICIPAL DE ÁGUA E ESGOTO DE TANGARÁ DA SERRA INFORMAÇÕES REFERENTES AO FUNCIONAMENTO DO SAC (SERVIÇO DE ATENDIMENTO AO CONSUMIDOR).</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AOS CURSOS OFERECEIDOS PELA FACULDADE UNITAS CONFORME LEI Nº1340/97, ART.6º A SECRETARIA MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER DO EXECUTIVO MUNICIPAL CÓPIA DO CONTRATO DE ALUGUEL DO PRÉDIO ONDE FUNCIONA A SEDE DA PREFEITURA, BEM COMO INFORMAÇÃO REFERENTE AO TEMPO DE PERMANÊNCIA.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA SECRETARIA DE FAZENDA DE TANGARA DA SERRA INFORMAÇÕES REFERENTES AO IMPOSTO SOBRE A PROPRIEDADE TERRITORIAL RURAL (ITR).</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A INSTALAÇÃO DE SEMÁFOROS EM TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DO REQUERIMENTO N° 243/2013 DE 19/07/2013, NO QUAL REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DA RELAÇÃO DE TODAS AS NOTIFICAÇÕES DE FISCALIZAÇÃO DOS TERRENOS BALDIOS E CONSTRUÇÕES DE CALÇADAS NO MUNICÍPIO.                                </t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO PROJETO DE IRRIGAÇÃO DO ASSENTAMENTO ANTÔNIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4637/re_346-_informacoes_detalhadas_sobre_a_implantacao_de_placas_de_transito_no_municipio_de_tnagara_da_serra.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4637/re_346-_informacoes_detalhadas_sobre_a_implantacao_de_placas_de_transito_no_municipio_de_tnagara_da_serra.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A IMPLANTAÇÃO DE PLACAS DE TRANSITO NO MUNICIPIO DE TANGARA DA SERRA</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4638/re_347_informacoes_sobre_os_recursos_repassados_para_a_imprensa..doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4638/re_347_informacoes_sobre_os_recursos_repassados_para_a_imprensa..doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE OS RECURSOS FINANCEIROS REPASSADOS PARA A IMPRENSA</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA SECREARIA DE AGRICULTURA DO MUNICIPIO INFORMAÇÕES REFERENTES AOS PROGRAMAS MAIS LEITE E INSEMINAÇÃO ARTIFICIAL PARA BACIA LEITEIRA EM TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL O FORNECIMENTO DE CÓPIAS DA DOCUMENTAÇÃO REFERENTE AO CONTRATO DE PAVIMENTAÇÃO ASFÁLTICA DO JARDIM MONTE LÍBANO E VILA ESMERALDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DE TODAS AS ESCOLAS ESTADUAIS DE TANGARÁ DA SERRA O RELATÓRIO DE AQUISIÇAO DE CARNES DA MERENDA ESCOLAR NO PERIODO DE 1º DE MAIO DE 2013 ATÉ 30 DE JULHO DE 2013.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER DA SUPERINTENDÊNCIA REGIONAL DO INCRA-MT, CÓPIA DE TODOS DOCUMENTOS, ESCRITURA E  OU PROCESSO CAPA A CAPA DO PROJETO DE ASSENTAMENTO TRIÂNGULO EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO MINISTÉRIO DAS COMUNICAÇÕES INFORMAÇÕES REFERENTE ÀS ANTENAS E TORRES INSTALADAS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER Á MESA DIRETORA QUE FORMALIZE UM CONVITE  A INSTRUTORA DO SENAI, TANIA CRISTINA NICLOTTE, PARA PARTICIPAR DA SESSÃO ORDINÁRIA DO DIA 03 DE DEZEMBRO DE 2013,  PARA QUE A MESMA POSSA VERSAR SOBRE A CAMPANHA NOVEMBRO AZUL REALIZADA  DURANTE O MÊS DE NOVEMBRO EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DO CONSÓRCIO INTERMUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, SOCIAL, AMBIENTAL E TURÍSTICO DO ALTO DO RIO PARAGUAI &amp;#8211; CIDES, O CRONOGRAMA DE SERVIÇOS PARA RECUPERAÇÃO DAS RODOVIAS DA REGIÃO QUE ABRANGE ESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DOS EXTRATOS BANCÁRIOS DA CONTA CORRENTE DO FUNREBOM, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL COM CÓPIA A SECRETARIA  MUNICIPAL DE TURISMO, ESPORTE, ASSISTÊNCIA SOCIAL, INDÚTRIA E COMÉRICO E SAÚDE  INFORMAÇÕES REFERENTES ÀS ATIVIDADES DESENVOLVIDAS AO LONGO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                                                                                                                                                                                                                                                                                                                                                                                                                                                                                                              	REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A OUVIDORIA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL COM CÓPIA A SECRETARIA MUNICIPAL DE EDUCAÇÃO INFORMAÇÕES REFERENTE À IMPLANTAÇÃO DE PERIODO INTEGRAL NAS ESCOLAS MUNICIPAIS DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, CÓPIA DOS DOCUMENTOS QUE COMPROVAM ESTAREM OS VEÍCULOS DE TRANSPORTE COLETIVO MUNICIPAL DE ESCOLARES EM CONFORMIDADE COM OS ARTIGOS 105 E 136 DO CÓDIGO DE TRÂNSITO BRASILEIRO, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	REQUER AO EXECUTIVO MUNICIPAL COM CÓPIA A SECRETARIA  MUNICIPAL DE INFRAESTRUTURA, MEIO AMBIENTE, AGRICULTURA, FAZENDA, ADMINISTRAÇÃO E PLANEJAMENTO, INFORMAÇÕES REFERENTES ÀS ATIVIDADES DESENVOLVIDAS AO LONGO DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER AO PODER EXECUTIVO MUNICIPAL CÓPIA DA LISTA DOS FUNCIONÁRIOS PÚBLICOS DESTE MUNICÍPIO, QUE TIVERAM O ADICIONAL DE INSALUBRIDADE / PERICULOSIDADE CORTADO.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A APRESENTAÇÃO DO CALENDÁRIO DE ATIVIDADES PARA ACELERAÇÃO DA CONSTRUÇÃO DO PRÉDIO DO CAT.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Weliton Duarte</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL SEGURANÇA NOTURNA NO POSTO SAÚDE DO JARDIM PRESIDENTE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE PROFISSIONAL CIRURGIÃO DENTISTA NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RESTRUTURAÇÃO DO POSTO DE SAÚDE DA SEDE E DA CURVA NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>Azenate Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A FIXAÇÃO DE PLACAS DE IDENTIFICAÇÃO DE RUAS E CASAS.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4112/ind._no_0013_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_70_novo_taruma_21.01.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4112/ind._no_0013_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_70_novo_taruma_21.01.13.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS DA AVENIDAS DAS PALMEIRAS SENTIDO RUA 26 ATÉ A RUA 70 NO BAIRRO NOVO TARUMÃ COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>Romer Japonês</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE  TAPA BURACO NA BRASIL COM A RUA 22 NO CENTRO.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A READEQUAÇAO DE CALÇADAS NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDOS TÉCNICOS PARA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE COM SUA DEVIDA SINALIZAÇÃO</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE PATROLAMENTO, LEVANTAMENTO DA BASE E CASCALHAMENTO, BEM COMO A IMPLANTAÇÃO DE MAIS BRAÇOS COM LUMINÁRIAS NOS POSTES DE REDE ELÉTRICA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLANTIO DE MUDAS DO TIPO PALMEIRA IMPERIAL NOS CANTEIROS CENTRAIS. </t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA A MESA DIRETORA DESTA CASA DE LEIS A NECESSIDADE DE REALIZAR SESSÕES ITINERANTES ANUALMENTE NOS DISTRITOS DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR NA RECEPÇÃO DA NOVA SEDE DA PREFEITURA MUNICIPAL UM MINIAUDITÓRIO COM POLTRONAS.</t>
   </si>
   <si>
     <t>Niltinho do Lanche</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O REBAIXAMENTO DE CALÇADAS NAS FAIXAS DE PEDESTRES, PRINCIPALMENTE NA AVENIDA BRASIL ONDE A MAIOR FLUXO DE PESSOAS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA E RECONSTRUÇÃO DA TAMPA DO BUEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A COBERTURA DA QUADRA DE ESPORTES DA ESCOLA ESTADUAL MINISTRO PETRÔNIO PORTELLA NUNES.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A TROCA DO TELHADO E FORRO DA ESCOLA ESTADUAL MINISTRO PETRÔNIO PORTELLA NUNES.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR GOVERNADOR DO ESTADO A COBERTURA DA QUADRA DE ESPORTES DA ESCOLA ESTADUAL VEREADOR RAMON SANCHES MARQUES.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A CONSTRUÇÃO DE NOVOS PONTOS DE ÔNIBUS E QUE REVEJA O MAPA DE LINHAS DE ÔNIBUS DO MUNICÍPIO INTENSIVANDO O COLETIVO E CRIANDO NOVAS LINHAS.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA NA ESTRADA 05, LIGAÇÃO COM A AVENIDA DA PAZ AO LADO DA CASA DE ORAÇÃO SÃO FRANCISCO. </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE MEIO FIO E SARJETA NAS RUAS ASFALTADAS RECENTEMENTE DA VILA SANTA TEREZINHA, JARDIM ITAPIRAPUÃ, VILA ESMERALDA, JARDIM UIRAPURU E DEMAIS REGIÕES QUE NECESSITEM.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4113/ind._no_46_-serv.pavimentacao_asfaltica_no_nas__ruas_do_jardim_tangara_ii.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4113/ind._no_46_-serv.pavimentacao_asfaltica_no_nas__ruas_do_jardim_tangara_ii.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFALTICA DAS RUAS DO JARDIM TANGARA II ONDE AINDA NÃO FORAM PAVIMENTADAS.</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4116/ind._no_47_-_implantacao_de_redutor_de_velocidade_rua_17_a_v.horizonte.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4116/ind._no_47_-_implantacao_de_redutor_de_velocidade_rua_17_a_v.horizonte.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA 17-A ENTRE AS RUAS 42 E 44 NA VILA HORIZONTE, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4119/ind._no_48_-_implantacao_de_placas_de_sinalizacao_de_transito_no_jardim_taruma_2_e_altos_do_taruma_e_parque_taruma.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4119/ind._no_48_-_implantacao_de_placas_de_sinalizacao_de_transito_no_jardim_taruma_2_e_altos_do_taruma_e_parque_taruma.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NAS RUAS DO JARDIM TARUMÃ II ALTOS DO TARUMÃ E PARQUE TARUMÃ.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4120/ind._no_49-serv._pavimentacao_asfaltica_na_avenida_central_do_residencial_horizonte.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4120/ind._no_49-serv._pavimentacao_asfaltica_na_avenida_central_do_residencial_horizonte.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NA AVENIDA CENTRAL DO RESIDENCIAL HORIZONTE.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4121/ind._no_50_-serv._tapa_buracos_na_rua_26_esqueina_com_7a_jd_eldorado.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4121/ind._no_50_-serv._tapa_buracos_na_rua_26_esqueina_com_7a_jd_eldorado.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA CELSO ROSA DE LIMA (26) ESQUINA COM A RUA 7-A NO JARDIM ELDORADO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REALIZAR LIMPEZA E REPAROS NO CENTRO DE CONVIVENCIA DA TERCEIRA IDADE, NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DA CAPELA NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE JUNTO A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA, TOMAR AS DEVIDAS PROVIDÊNCIAS PARA CRIAÇÃO DE UMA BASE COMUNITÁRIA NO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO ÓRGÃO COMPETENTE, QUE TOME PROVIDÊNCIAS EM RELAÇÃO A UMA INTERDIÇÃO NA RUA 33 ESQUINA COM A RUA 08 NO JARDIM SHANGRI-LÁ.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REPAROS E ATENDIMENTO MÉDICO E ODONTOLÓGICO NO POSTO DE SAÚDE DO DISTRITO DE SÃO JORGE.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE UMA REFORMA NO TELHADO DO PSF DO BAIRRO JARDIM PRESIDENTE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REPARO NO FORRO E NO TELHADO DO PSF DO JARDIM PRESIDENTE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL TROCA DE LÂMPADAS NA REDE PÚBLICA DA VILA ESMERALDA, JARDIM PRESIDENTE E SAN DIEGO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CURSOS PROFISSIONALIZANTES PARA MULHERES DA GLEBA TRIÂNGULO E DISTRITO DE SÃO JORGE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REESTRUTURAÇÃO DO CAMPO DE FUTEBOL DA VILA NAZARÉ.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE ACADEMIAS AO AR LIVRE PARA A TERCEIRA IDADE NAS PRAÇAS DESTE MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTRUÇÃO DE DOIS PÓRTICOS/TURÍSTICOS NAS ENTRADAS DA CIDADE COM INSTALAÇOES PARA O POSTO DE INFORMAÇÕES TURÍSTICAS.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
 	INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDOS TÉCNICOS PARA A COLETA E RECICLAGEM DE ÓLEO VEGETAL SATURADO NAS RESIDÊNCIAS E LOCAIS COMERCIAIS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  REALIZAR MUTIRÃO DE LIMPEZA COM AMPLA DIVULGAÇÃO EM TODOS OS BAIRROS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE UM PLANEJAMENTO DE READEQUAÇÃO DA AREA DE PRESERVAÇÃO E CONSERVAÇÃO DA BACIA DO RIO QUEIMA PÉ.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A INSTALAÇÃO DE REDE DE ILUMINAÇÃO BAIXA TIPO LUMINÁRIA DECORATIVA PENDENTE EM TODA EXTENSÃO DA CICLOVIA DA LIONS INTERNACIONAL, BEM COMO NA CICLOVIA DA RUA CELSO ROSA LIMA EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  REALIZAR SERVIÇOS DE TAPA BURACO  NA RUA 14 ESQUINA COM A 19 NO BAIRRO JARDIM SHANGRI-LÁ.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO  TAPA BURACOS, RECAPEAMENTO ASFÁLTICO E LIMPEZA DO CANTEIRO CENTRAL DA AVENIDA BEIJA-FLOR NO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4122/ind._no_0101_-_serv._asfalto_samae_jardim_santa_marta_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4122/ind._no_0101_-_serv._asfalto_samae_jardim_santa_marta_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NAS RUAS DO BAIRRO SANTA MARTA COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACOS NA RUA JULIO MARTINEZ BENEVIDES.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACO NA ESTRADA 05, VILA NAZARÉ.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4123/ind._no_0104-serv._limpeza_dos_bueiros_na_alto_alegre_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4123/ind._no_0104-serv._limpeza_dos_bueiros_na_alto_alegre_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL EXECUÇÃO DE DRENAGEM FLUVIAL, CASCALHAMENTO E COMPACTAÇÃO NA AVENIDA PEDRO ALBERTO TAYANO NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPALQUE FAÇA  REESTRUTURAÇÃO ADMINISTRATIVA DA UCCI ATRAVÉS DE CONCURSO PÚBLICO, CONFORME EXIGÊNCIAS LEGAIS.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DAS VIAS PÚBLICAS NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE MATO GROSSO A INSTALAÇÃO DE QUEBRA MOLAS NA RODOVIA MT358. NO PERIMETRO URBANO DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA E REVITALIZAÇÃO NA PRAÇA DE SÃO PEDRO NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4124/ind._no_0114_-serv._limpeza_das_quadras_da_rua_58_e_60_jardim_monte_libano_28.01.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4124/ind._no_0114_-serv._limpeza_das_quadras_da_rua_58_e_60_jardim_monte_libano_28.01.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O SERVIÇO DE LIMPEZA DAS QUADRAS 58 E 60 NO BAIRRO JARDIM MONTE LÍBANO.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4125/ind._no_0115_-_abertura_da_av_ismael_do_nascimento_ate_ao_termino_da_rua_48_jardim_paraiso._28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4125/ind._no_0115_-_abertura_da_av_ismael_do_nascimento_ate_ao_termino_da_rua_48_jardim_paraiso._28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO QUE ESTÁ FINALIZADA NO TERMINO DA RUA 48 JARDIM PARAISO.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4126/ind._no_0116_-serv._abertura_da_rua_36_entrada_ismael_jose_do_nascimento_entre_rua_5-a_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4126/ind._no_0116_-serv._abertura_da_rua_36_entrada_ismael_jose_do_nascimento_entre_rua_5-a_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DA RUA 36 ENTRE A AVENIDA ISMAEL JOSÉ DO NASCIMENTO E RUA 5-A.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4127/ind._no_0117_-_abertura_da_rua_3-a_da_rua_22_jd_sao_cristovao_ate_a_rua_48_jd_paraiso_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4127/ind._no_0117_-_abertura_da_rua_3-a_da_rua_22_jd_sao_cristovao_ate_a_rua_48_jd_paraiso_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DA RUA 3-A ENTRE A RUA 22 JARDIM SÃO CRISTOVÃO ATÉ A RUA 48 JARDIM PARAISO ONDE NOS PONTOS QUE AINDA NÃO FOI ABERTO.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4128/ind._no_0118_-serv._abertura_da_rua_44_da_rua_5-a_jardim_paraiso_ate_a_rua_11-a_jardim_santa_izabel._28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4128/ind._no_0118_-serv._abertura_da_rua_44_da_rua_5-a_jardim_paraiso_ate_a_rua_11-a_jardim_santa_izabel._28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ABERTURA DA RUA 44 ENTRE A RUA 5-A JARDIM PARAISO E A RUA 11-A JARDIM SANTA IZABEL.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4129/ind._no_0119_-serv.manutencao_da_rua_5-a_jardim_paraiso_da_rua_42_ate_a_48._28.01.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4129/ind._no_0119_-serv.manutencao_da_rua_5-a_jardim_paraiso_da_rua_42_ate_a_48._28.01.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DA RUA 5-A ENTRE RUA 42 E A RUA 48 JARDIM PARAISO</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4130/ind._no_0120_-serv._limpeza_dos_terreno_baldios_de_tga_28.01.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4130/ind._no_0120_-serv._limpeza_dos_terreno_baldios_de_tga_28.01.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DOS TERRENOS BALDIOS E COLOQUE O CUSTOS DO SERVIÇO NO IPTU DO REFERIDO LOTE.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE SERVIÇO DE RECUPERAÇÃO DO ASFALTO, CRIAÇÃO E ORNAMENTAÇÃO DO CANTEIRO CENTRAL E COLOCAÇÃO DE POSTES COM ILUMINARIAS NA GLEBA TRIÂNGULO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, QUE FAÇA LIMPEZA NAS ENTRADAS DA GALERIA FLUVIAL DO CÓRREGO BURITI NA ÁREA CENTRAL DA CIDADE, ESPECIFICAMENTE NA REGIÃO DA RUA JOSÉ CORSINO (12), NO JARDIM UIRAPURU.  </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE LIMPEZA &amp;#8220;ROÇAR O MATO&amp;#8221; DA QUADRA 40, RUA 120 COM A RUA 28 NOS ALTOS DO TARUMÃ, DE PROPRIEDADE DA PREFEITURA.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4131/ind._no_0125_-_conclusao_das_galerias_fluvias_no_alto_alegre_26.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4131/ind._no_0125_-_conclusao_das_galerias_fluvias_no_alto_alegre_26.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A CONCLUSÃO DAS GALERIAS PLUVIAIS DA RUA 8-A E 10-A PARA MELHOR ESCOAMENTO DAS ÁGUAS NO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4132/ind._no_0126_-serv._limpeza_da_area_de_reserva_santa_marta_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4132/ind._no_0126_-serv._limpeza_da_area_de_reserva_santa_marta_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DA ÁREA DE RESERVA LOCALIZADA NA RUA 35 ESQUINA COM A RUA 6-A BAIRRO SANTA MARTA.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4133/ind._no_0127_-_implantacao_de_meio_fio_jardim_alto_alegre_e_santa_marta_28.01.2013_ok.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4133/ind._no_0127_-_implantacao_de_meio_fio_jardim_alto_alegre_e_santa_marta_28.01.2013_ok.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE MEIO FIO NAS RUAS DOS BAIRROS JARDIM ALTO ALEGRE E SANTA MARTA.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE USE UM ESPAÇO PINTADO NOS PRICIPAIS POSTES DE ILUMINAÇÃO PUBLICA PARA IDENTIFICAÇÃO DAS RUAS E BAIRROS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE USE UM ESPAÇO PINTADO NOS PRICIPAIS POSTES DE ILUMINAÇÃO PUBLICA PARA IDENTIFICAÇÃO DAS RUAS E BAIRROS DO MUNICÍPIO_x000D_
 </t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE  PONTOS PARA UTILIZAÇAO PELOS MOTOTAXISTAS ASSOCIADOS.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 176/09 DE 02/02/2009 QUE SOLICITOU AO EXCELENTÍSSIMO DEPUTADO ESTADUAL WAGNER RAMOS QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 351/09 DE 25/02/2009 QUE SOLICITOU A TODOS OS DEPUTADOS FEDERAIS POR MATO GROSSO, EMPENHO NA INSTALAÇÃO EFETIVA DA DELEGACIA DA POLÍCIA FEDERAL EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE SE FAÇA A MANUTENÇÃO DA PONTE DO CÓRREGO CAÇADOR, LOCALIZADA NA ESTRADA DA FAZENDA LAURA (04), SÍTIO SÃO JOÃO, KM 12.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL NECESSIDADE DA CRIAÇÃO DO FUNDO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA IMPLANTADO EM TODAS AS ESCOLAS MUNICIPAIS &amp;#8220;TEMPO INTEGRAL&amp;#8221;, BEM COMO EM SUA GRADE CURRICULAR DISCIPLINAS DE EDUCAÇÃO AO TRÂNSITO E AMBIENTAL.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE MANTER NO SETOR DE FISCALIZAÇÃO PLANTÃO PARA O RECEBIMENTO DE DENÚNCIAS. </t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  REALIZAR  LIMPEZA COMPLETA NA ESTRADA  DO MUTUM  SENTIDO COHAB PRINCIPALMENTE NA LATERAL DIREITA DA ESTRADA ATÉ OS EUCALIPTOS DA FAZENDA DO DOUTOR BRIDI .</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4134/ind._no_0157_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_04.02.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4134/ind._no_0157_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_04.02.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO BAIRRO MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4135/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4135/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA 60 ESQUINA COM A RUA 3 NO JARDIM MONTE LIBANO, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4136/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4136/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE AO AR LIVRE NA PRAÇA DA VILA HORIZONTE</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE  REDUTORES DE VELOCIDADE NA RUA 20, VILA SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA RUA JURITI ESQUINA COM A AVENIDA BEIJA- FLOR.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE URGENTE ESTUDO PARA SANAR OS PROBLEMAS DE ALAGAMENTO DA VIELA 05, NO BAIRRO SÃO DOMINGOS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM MURO E A RETIRADA DE UM PÉ DE EUCALIPTO, LOCALIZADO NA RUA 11 DA VILA ESMERALDA EM FRENTE AO PROJETO CRAS.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL O ATENDIMENTO MEDICO NO POSTO DE SAÚDE NO DISTRITO DE PROGRESSO E SÃO JOAQUIM DO BOCHE. </t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A TROCA DE LÂMPADAS NO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACOS NA ESTRADA 09, AGROVILA 08, ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA A POLICIA MILITAR A RONDA POLICIAL NAS PRAÇAS DA COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  REALIZAR SERVIÇOS DE TAPA BURACOS E COLOCAÇÃO DE TAMPA DE ESGOTO NAS RUAS DO BAIRRO ALTOS DO TARUMÃ.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  IMPLANTAÇÃO DE PLACAS INDICATIVAS COM  NOME DAS RUAS  E O NÚMERO DOS IMÓVEIS EM TODAS AS ESQUINAS EM LOCAL VISIVEL.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE AGENDAMENTO DE UMA AUDIENCIA COM GOVERNADOR SILVAL BARBOSA COM O CONVITE EXTENSIVO PARA TODOS OS SENADORES E DEPUTADOS ESTADUAIS E FEDERAIS QUE TIVERAM VOTOS EM TANGARÁ DA SERRA, BEM COMO PARA COM OS REPRESENTANTES DA SOCIEDADE CIVIL ORGANIZADA.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DAR CONTINUIDADE NA IMPLANTAÇÃO DA FAIXA DE PEDESTRES LOCALIZADA NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO, FUNDOS DA ESCOLA ESTADUAL JOÃO BATISTA, BEM COMO SUA DEVIDA SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR PLANEJAMENTO ESTRATÉGICO PARA A RECUPERAÇÃO DAS ESTRADAS VICINAIS.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4137/ind._no_190_-serv._limpeza_dos_terrenos__da_prefeitura_do_morada_do_sol..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4137/ind._no_190_-serv._limpeza_dos_terrenos__da_prefeitura_do_morada_do_sol..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL O SERVIÇO DE LIMPEZA DOS TERRENOS DA PREFEITURA NO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4138/ind._no_191_intensifique_o_servico_prestado_das_laquiaduras..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4138/ind._no_191_intensifique_o_servico_prestado_das_laquiaduras..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL INTENSIFIQUE O SERVIÇO PRESTADO NA QUESTÃO DAS LAQUIADURAS.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4139/ind._no_192_-ind_o_servico_de_manilhamento_da_entrada_do_bairro_moraa_do_sol..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4139/ind._no_192_-ind_o_servico_de_manilhamento_da_entrada_do_bairro_moraa_do_sol..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O MANILHAMENTO DA ENTRADA DO BAIRRO MORADA DO SOL NO CRUZAMENTO COM O ANELVIÁRIO NA MT 480.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A RESTAURAÇÃO DE BOCA DE LOBO.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4140/ind._no_0196_-_implantacao_de_sargeta_na_rua_40_esquina_com_a_rua_9-a_jardim_santa_izabel_18.02.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4140/ind._no_0196_-_implantacao_de_sargeta_na_rua_40_esquina_com_a_rua_9-a_jardim_santa_izabel_18.02.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA 34, ESQUINA COM A RUA 9-A NO BAIRRO JARDIM 13 DE MAIO</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA LINHA 11 NAS PROXIMIDADES DA FAZENDA DO EDUARDO DA FARMÁCIA.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PADRONIZAÇÃO DOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACO NA RUA JOÃO PRADO ARANTES ESQUINA COM A RUA 15, CENTRO.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4141/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4141/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4142/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4142/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DAS RUAS DO BAIRRO MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A VIABILIDADE DE ABRIR UMA RUA NA AVENIDA DO ALTOS DO TARUMÃ LIGANDO-A ATÉ O BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/506/506_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/506/506_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE PADRONIZAR OS BICICLETÁRIOS NOS PARÂMETROS DA LEI COMPLEMENTAR Nº016/2012 ART.58 EM TODOS OS SETORES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE  REALIZAR REPAROS NA BOCA DE LOBO DA AVENIDA ISMAEL DO NASCIMENTO COM A RUA VICENTE BEZERRA DE LIMA NO JARDIM CALIFORNIA.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE MUDANÇA DA FAIXA DE PEDESTRE QUE SE ENCONTRA NA AVENIDA TANCREDO NEVES EM FRENTE A CAIXA ECONOMICA PARA UM POUCO MAIS ABAIXO, PERMANECENDO NA MESMA QUADRA.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE MEIO FIO EM TODA A  EXTENSAO DA RUA 16 COM A RUA 35 DO BAIRRO TAPIRAPUÃ .</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A REMOÇAO DE TODAS PESSOAS DEPENDENTE DE ÁLCOOL E DROGAS DOS LOCAIS PUBLICOS._x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA ACADEMIA PARA TERCEIRA IDADE NA VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A UTILIZAÇÃO DO ESPAÇO DA FEIRA DO PRODUTOR PARA EVENTOS CULTURAIS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUPERINTENDÊNCIA DO INCRA RECURSOS PARA A REFORMA DE ESTRADAS VICINAIS, PONTES E BUEIROS.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4143/ind._no_0231_-_implantacao_de_cobertura_no_ponto_de_onibus_no_bairro_morada_do_sol_18.02.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4143/ind._no_0231_-_implantacao_de_cobertura_no_ponto_de_onibus_no_bairro_morada_do_sol_18.02.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA A CONSTRUÇÃO DE UMA COBERTURA JUNTO AO PONTO DE ÔNIBUS EXISTENTE NO BAIRRO MORADA DO SOL</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A AQUISIÇÃO DE UM VEÍCULO ADAPTADO PARA PACIENTES EM TRATAMENTO DE FISIOTERAPIA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECONSTRUÇÃO E MANUTENÇÃO DA GALERIA FLUVIAL DO CÓRREGO ARAPUTANGA, NA RUA 04-A DO JARDIM SANTA LÚCIA, DANDO ACESSO AO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4144/ind._no_0234_-indicao_executivo_que_faca_uma_entrada_na_av._lions_internaional_em_frente_ao_litrao..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4144/ind._no_0234_-indicao_executivo_que_faca_uma_entrada_na_av._lions_internaional_em_frente_ao_litrao..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UMA ENTRADA NA AVENIDA LIONS INTERNACIONAL EM FRENTE AO CAMPO DO LITRÃO.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA E AMPLIAÇÃO NO POSTO DE SAÚDE DO DISTRITO DE PROGRESSO E IMPLANTAÇÃO NESTE LOCAL DE UMA UNIDADE DE SAUDE DA FAMILIA. </t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR OPERAÇÃO DE TAPA BURACOS NA RUA ISMAEL JOSÉ DO NASCIMENTO. </t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE LIXEIRAS NA FEIRA MUNICIPAL E ARREDORES.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ESTUDO E A RESTRUTURAÇÃO DA LEI DE REPASSES AS ESCOLAS MUNICIPAIS PARA MANUTENÇÃO E PEQUENO REPAROS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACOS NA RUA 68 &amp;#8211; A E  RUA 72 &amp;#8211; B, JARDIM SAN DIEGO.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE MODIFICAÇÃO DO ART. 3º DO DECRETO MUNICIPAL DE Nº 198/08.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR OPERAÇÃO TAPA BURACO NA AVENIDA BRASILIA.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O PATROLAMENTO E CASCALHAMENTO DA ESTRADA DO SITIO TURATI NA COMUNIDADE SÃO JOSÉ.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO EM TODA A EXTENSAO DA AVENIDA DAS PALMEIRAS NO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO EM TODA A EXTENSAO DA RUA 70 EM FRENTE À CASA DO ADOLESCENTE NO BAIRRO NOVO TARUMÁ.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COBERTURA DO LOCAL ONDE A  PASTORAL DA CRIANÇA REALIZA A PESAGEM DAS CRIANÇAS NO JD BALNEÁRIO 1  BIQUINHA.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA E REESTRUTURAÇÃO DA PRAÇA LOCALIZADA NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA ARQUIBANCADA NO CAMPO DE FUTEBOL SOCIETY DA VILA HORIZONTE.</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE UMA COBERTURA NA CANCHA DE BOCHA LOCALIZADA NA VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A DEMARCAÇÃO E PINTURA NOS ESPAÇOS DOS ESTACIONAMENTOS DE VEÍCULOS EM FRENTE AO CENTRO CULTURAL E PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE OPERAÇÃO TAPA BURACOS EM TODA A EXTENSÃO DA RUA 40 DO JARDIM DO SUL E JARDIM ACAPULCO E COLOQUE DOIS REDUTORES DE VELOCIDADE NAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE UM CONVÊNIO E AUTORIZE AS IGREJAS LOCAIS A REALIZAR PINTURAS COM MENSAGENS BÍBLICAS NOS MUROS DE ALGUNS ÓRGÃOS PÚBLICOS, COMO ESCOLAS, CRECHES E OUTROS.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4145/ind._no_0270_limpeza_da_praca_da_vila_horizonte.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4145/ind._no_0270_limpeza_da_praca_da_vila_horizonte.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DA PRAÇA DA VILA HORIZONTE NA RUA 15 ESQUINA COM A RUA 40.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4146/ind._no_0271_indica_ao_executiva_que_viabilize_um_local_para_campeonato_de_som..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4146/ind._no_0271_indica_ao_executiva_que_viabilize_um_local_para_campeonato_de_som..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE UMA AREA PROPRIA PARA A ATIVIDADES DE CAMPEONATO DE SOM E ARRANCADÃO DE CARROS.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº 274/2013 AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE LIMPEZA EM TODOS OS TERRENOS BALDIOS DE PROPRIEDADE DO MUNICÍPIO DE TANGARÁ DA SERRA, BEM COMO NOTIFICAR OS PROPRIETÁRIOS DE TERRENOS PARTICULARES PARA QUE REALIZEM O MESMO SERVIÇOS.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO PÁTIO DA ESCOLA ANTONIO HORTOLANI, NO DISTRITO DE SÃO JOAQUIM DO BOCHE</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4147/ind._no_283_-indica_ao_executivo_municipal_que_fiscalize_a_divisa_dos_bairros_jardim_monte_libano_e_san_diego..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4147/ind._no_283_-indica_ao_executivo_municipal_que_fiscalize_a_divisa_dos_bairros_jardim_monte_libano_e_san_diego..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FISCALIZE A DIVISA DOS BAIRROS JARDIM MONTE LIBANO E SAN DIEGO NA RUA 68 B.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4148/ind._no_284_que_faca_a_manutencao_das_estradas_das_comunidades_estrada_do_ararao_bandeirantes_linha_de_onze_e_bezerro_vermelho..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4148/ind._no_284_que_faca_a_manutencao_das_estradas_das_comunidades_estrada_do_ararao_bandeirantes_linha_de_onze_e_bezerro_vermelho..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO NAS ESTRADAS DAS COMUNIDADES NAS ESTRADAS DO ARARÃO, BANDEIRANTES, LINHA ONZE E BEZERRO VERMELHO</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAR UMA ROTA TURISTICA PARA ORIENTAR OS TURISTAS QUE VISITAM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR ÔNIBUS PARA REALIZAR O TRANSPORTE DOS MORADORES DA GLEBA TRIANGULO NO DIA DE FINADOS ATÉ O CEMITÉRIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A REFORMA EM VOLTA DA TAMPA DA REDE DE ESGOTO NA AVENIDA BRASIL COM A RUA 22 NO CENTRO.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.docx</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL  A LIMPEZA DO PÁTIO DA UNIDADE DO  CRAS DO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 479/09 DE 16/03/2009 E Nº 983/09 DE 14/09/2009 QUE SOLICITOU AO EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA INTERNAS E EXTERNAS NAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1194/09 DE 09/11/2009, Nº495/10 DE 03/05/2010 E Nº 997/11 DE 07/11/2011, QUE SOLICITOU AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS OBJETIVANDO A COLOCAÇÃO DE BANCOS EXTERNOS NA UNIDADE MISTA DE SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 496/10 DE 03/05/2010 E Nº 272/11 DE 28/03/2011 QUE SOLICITOU AO EXECUTIVO MUNICIPAL QUE REALIZE A MUDANÇA DO NOME DA SECRETARIA DE ASSISTÊNCIA SOCIAL PARA SECRETARIA DE DESENVOLVIMENTO SOCIAL DE ACORDO COM O MINISTÉRIO DE DESENVOLVIMENTO SOCIAL.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA NA RUA 20 ENTRE O BAIRRO JARDIM PRESIDENTE E JARDIM SAN DIEGO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NO BAIRRO SAN DIEGO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE FAIXA ELEVADA EM FRENTE A TODAS AS ESCOLAS MUNICIPAIS, ESTADUAIS E PARTICULARES.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRUÇÃO DE CRECHE MUNICIPAL NO JARDIM MORADA DO SOL.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA ESCOLA MUNICIPAL NO JARDIM MORADA DO SOL.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.doc</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL O PATROLAMENTO, CASCALHAMENTO E ELEVAÇÃO DA RODOVIA MT 335, NO TRECHO DA RODOVIA MT 358 ATÉ A PONTE DO RIO SEPUTUBA.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA NO CEMITÉRIO NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CRECHE MUNICIPAL NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE ESCOLA MUNICIPAL NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UNIDADE DE SAÚDE DA FAMÍLIA NO JARDIM BELA VISTA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DAS INDICAÇÕES DE Nº 1203/09 DE 16/11/2009, Nº 494/10 DE 03/05/2010 E 889/12 DE 03/09/2012 QUE SOLICITOU AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS OBJETIVANDO A COLOCAÇÃO DE ILUMINAÇÃO COM SUPER POSTES, ADEQUAÇÃO DO CANTEIRO CENTRAL COM A COLOCAÇÃO DE GRAMA E SINALIZAÇÃO DE TRÂNSITO NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NO TRECHO DA LIONS INTERNACIONAL SENTIDO JD. MONTE LIBANO - JD. VITÓRIA.  </t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4149/ind._no_325_que_o_executivo_fiscalize_a_area_localizada_na_denominada_chacara_do_mitu..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4149/ind._no_325_que_o_executivo_fiscalize_a_area_localizada_na_denominada_chacara_do_mitu..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FISCALIZE A AREA LOCALIZADA ENTRE A RUA 44 ATÉ A 48 NO LOCAL DENOMINADO COMO CHÁCARA DO MITÚ.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4213/ind._no326_-_serv_reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4213/ind._no326_-_serv_reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA AVENIDA RAMOM SANCHES MARQUES NO TRECHO ENTRE A UNIVERSIDADE UNIC.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE QUEBRA MOLAS NA AVENIDA DAS PALMEIRAS NA COHAB TARUMA.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA E REESTRUTURAÇÃO DOS BANHEIROS DA PRAÇA DA BÍBLIA. </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A VIABILIDADE DE ABRIR UMA RUA NO BAIRRO MORADO DO SOL QUE VAI DE ENCONTRO COM A MT 480 NAS PROXIMIDADES DO BAIRRO DONA JÚLIA</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA ÁREA DE LAZER NO BAIRRO JARDIM DO SUL.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR ITINERÁRIO DE ÔNIBUS ATÉ O PARQUE TARUMÃ.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE IMPLANTAÇÃO DE FAIXA DE PEDESTRE COM SUA DEVIDA SINALIZAÇÃO NA RUA ANTÔNIO HORTOLANI EM FRENTE AO ESTACIONAMENTO DO ATACADÃO DAS MOTOS, BEM COMO NA AVENIDA MATO GROSSO EM FRENTE À DELEGACIA.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TROCA DE LAMPADAS, LIMPEZA E MANUTENÇÃO PERIODICA NA VILA OLIMPICA DO MUNICÍPIO. </t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4214/ind._no348_servico_de_tapa_buraco_na_rua_40_com_a_rua_5-a_no_jardim_santa_isabel..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4214/ind._no348_servico_de_tapa_buraco_na_rua_40_com_a_rua_5-a_no_jardim_santa_isabel..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O SERVIÇO DE TAPA BURACOS NA RUA 40 NA ESQUINA COM A RUA 5-A NO JARDIM SANTA ISABEL.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ESTUDOS PARA VIABILIZAR A CONSTRUÇÃO DO TERMINAL RODOVIARIO EM LOCALIDADE VIÁRIA. </t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1199/10 DE 08/11/2010 E Nº 391/11 DE 25/04/2011, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, PROVIDENCIAS OBJETIVANDO A ABERTURA DO ATERRO SANITÁRIO AOS FINAIS DE SEMANA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DOS PROGRAMAS HABITACIONAIS VIABILIZE UNIDADES DE CASAS POPULARES PARA CONTEMPLAR AS FAMÍLIAS DOS DISTRITOS PERTENCENTES AO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.doc</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACOS NA RUA NEFTES DE CARVALHO (RUA 19).</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACO NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO (RUA 01).</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACOS NA RUA SÃO PAULO (16) COM A RUA ANTONIO RIBEIRO DA ROCHA (9-A).</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ENVIE A ESTA CASA DE LEIS, PROJETO DE LEI QUE AUTORIZA O SAMAE A CELEBRAR CONVÊNIO COM O GAO &amp;#8211; GRUPO DE APOIO ONCOLÓGICO DE TANGARÁ DA SERRA, PARA O  RECOLHIMENTO DE DOAÇÕES VOLUNTÁRIAS ATRAVÉS DAS FATURAS DE ÁGUA.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, PARA QUE PROMOVA ATRAVÉS DE CONCORRÊNCIA PÚBLICA, A CONSTRUÇÃO DE UM NOVO TERMINAL RODOVIÁRIO MUNICIPAL, ASSIM COM, A CONCESSÃO DE EXPLORAÇÃO DOS SERVIÇOS PRESTADOS PELO MESMO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE PODA DE ÁRVORES QUE SE ENCONTRAM NA AVENIDA JOSÉ ISMAEL DO NASCIMENTO NAS PROXIMIDADES DA JUCICLER UNIFORMES.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, A NECESSIDADE DE COLOCAÇÃO DE DEPRESSÃO COM PEDRA TIPO CANALETAS DE CONCRETO EM DIVERSAS RUAS DO BAIRRO JARDIM 13 DE MAIO, OBJETIVANDO O MELHORAMENTO DO ESCOAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLANTIO DE FLORES VARIADAS BAIXA EM TODAS AS ROTATÓRIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO A INSTALAÇÃO DE HIDRÔMETROS NO ASSENTAMENTO ANTONIO CONSELHEIRO E BEZERRO VERMELHO.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE RESERVATÓRIOS DE RETENÇÃO DE ÁGUA.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> 		INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇAO DO TRABALHO DE ILUMINAÇAO PÚBLICA E UM REDUTOR DE VELOCIDADE NA ESTRADA 05 QUE LIGA O CEMITÉRIO ATÉ A CASA DE FORMAÇÃO SÃO FRANCISCO DE ASSIS</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4150/ind._no_382_serv._manutencao_asfaltica_no_bairro_alto_da_boa_vista..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4150/ind._no_382_serv._manutencao_asfaltica_no_bairro_alto_da_boa_vista..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO ASFALTICA E OS DEVIDOS REPAROS NAS RUAS DO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4151/ind._no_383_-indica_ao_executivo_municipal_que_faca_a_manutencao_das_lampadas_da_rua_gumercindo_a._marques_4_-_a.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4151/ind._no_383_-indica_ao_executivo_municipal_que_faca_a_manutencao_das_lampadas_da_rua_gumercindo_a._marques_4_-_a.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O SERVIÇO DE MANUTENÇÃO DAS LAMPADAS NA RUA GUMERCINDO A. MARQUES A RUA 4-A, POIS A MESMA É VIA DE ACESSO DOS ESTUDANTES QUE SE ENCONTRA OBSCURA.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDOS TÉCNICOS PARA A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE COM A DEVIDA SINALIZAÇÃO NA RUA 30 DE JULHO NO BAIRRO VILA PORTUGUESA, NO TRECHO COMPREENDIDO ENTRE A RUA 8 ATÉ AO CÓRREGO BURITI.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DO SERVIÇO POUPA TEMPO NO PRÉDIO ANTIGO DA PREFEITURA MUNICIPAL APÓS SUA TRANSFERÊNCIA.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACO NA ESQUINA DA RUA JOSÉ CORSINO (RUA 12) COM A RUA  COM A RUA ANTÔNIO RIBEIRO DA ROCHA (RUA 9A), PARQUE DAS MANSÕES.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA QUE REALIZE A RESTAURAÇÃO DE BOCA DE LOBO NA RUA 06 &amp;#8211; A NO CENTRO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE CONCEDA À ÁREA DE RESERVA 02 DO LOTEAMENTO DO JD. PARAÍSO, ANTIGA A.T.C.D &amp;#8211; ASSOCIAÇÃO TANGARAENSE DE CIRURGIÕES DENTISTAS, AOS MORADORES DOS BAIRROS JARDIM PARAÍSO, JARDIM ANGOLA, JARDIM EUROPA E ADJACENTES PARA CONSTRUÇÃO DE UMA ASSOCIAÇÃO COMUNITÁRIA DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DA PRAÇA DO BAIRRO VILA ESMERALDA E  CONSTRUÇÃO DE UM BANHEIRO PUBLICO.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PODA DE ÁRVORAS NA UNIDADE DO CRAS DO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE  TAPA BURACO NA RUA ANTONIO HORTOLANI EM FRENTE O MÓDULO ESPORTIVO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4152/ind._no_406_serv._manutencao_asfaltica_na_rua_10_deputado_hitler_sansao..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4152/ind._no_406_serv._manutencao_asfaltica_na_rua_10_deputado_hitler_sansao..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO ASFALTICA E OS DEVIDOS REPAROS NA RUA 10 A DEPUTADO HITLER SANSÃO.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4215/ind._no407_servico_de_tapa_buraco_na_rua_04_olivio_de_lima..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4215/ind._no407_servico_de_tapa_buraco_na_rua_04_olivio_de_lima..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O SERVIÇO DE TAPA BURACOS NA RUA OLIVIO DE LIMA A 04 NAS ESQUINAS COM AS RUAS 23 E 25 NO JARDIM RIO PRETO.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO WAGNER RAMOS EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PÁ CARREGADEIRA E UM CAMINHÃO BASCULANTE.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DA INDICAÇÃO Nº 740/12 DE 09/07/2012 ONDE SOLICITOU AO EXECUTIVO MUNICIPAL PARA QUE SE FAÇA VALER A LEI Nº 1380/97, EM QUE DENOMINA O TERMINAL RODOVIÁRIO DE MARCOLINO PEDRO TAVARES E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE   RECOLHIMENTO DO LIXO, ENTULHO, CASCALHAMENTO, MANUTENÇÃO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E LIMPEZA DE TERRENOS BALDIOS NA RUA CACHOEIRINHA, JARDIM BALNEÁRIO.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NO 40 LOTES, ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE O  RECOLHIMENTO DO LIXO E ENTULHOS, CASCALHAMENTO, MANUTENÇÃO E INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E LIMPEZA DOS TERRENOS, NA RUA BIQUINHA, JARDIM BALNEÁRIO II.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE TRANSFORMAR O POSTO DE SAÚDE DO ASSENTAMENTO ANTÔNIO CONSELHEIRO EM UNIDADE DE SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UM POSTO DE SAUDE NA CASA SEDE DO ASSENTAMENTO BEZERRO VERMELHO. </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DA ASSISTÊNCIA SOCIAL A NECESSIDADE DE REALIZAR O LEVANTAMENTO E CADASTRAMENTO DAS FAMÍLIAS QUE ESTÃO SOB AS LONAS NO ACAMPAMENTO ERNESTO CHE GUEVARA. </t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL COBRAR DA EMPRESA RESPONSÁVEL A LIMPEZA DO CANTEIRO CENTRAL E VIAS LATERAIS EM TODA EXTENSÃO DA AVENIDA LIONS INTERNACIONAL EM TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A LIMPEZA NAS VIAS LATERAIS DA RODOVIA MT 358, ENTRE TANGARA DA SERRA E DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4153/ind._no_440-_implantacao_de_redutor_de_velocidade_narua_celso_rosa_de_lima_a_rua_26_com_a_rua_ismael_jose_do_nascimento_a_rua_um..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4153/ind._no_440-_implantacao_de_redutor_de_velocidade_narua_celso_rosa_de_lima_a_rua_26_com_a_rua_ismael_jose_do_nascimento_a_rua_um..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SINALIZADORES NOS REDUTORES DE VELOCIDADE (QUEBRA MOLAS) NA RUA CELSO ROSA DE LIMA A RUA 26 COM A RUA ISMAEL JOSE DO NASCIMENTO A RUA um COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4154/ind._no_441_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_28.03.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4154/ind._no_441_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_28.03.13.docx</t>
   </si>
   <si>
     <t>REITERO OS TERMOS DA INDICAÇÃO DE Nº 1173/11 QUE INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NAS PROXIMIDADES DO COLÉGIO JOÃO BATISTA ENTRE A RUA 32 E A 34.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4155/ind._no_450_-implantacao_de_luminaria_na_rua_3-b_entre_a_rua_08_e_a_rua_10_no_na_vila_sao_pedro_03.03.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4155/ind._no_450_-implantacao_de_luminaria_na_rua_3-b_entre_a_rua_08_e_a_rua_10_no_na_vila_sao_pedro_03.03.13.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA 3-B ENTRE A RUA 08 E A RUA 10 NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4156/ind._no_451_-serv._manutencao_do_bueiro_na_rua_ismael_jose_do_nascimento_com_a_rua_celso_rosa_de_lima_a_rua_26._03.03.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4156/ind._no_451_-serv._manutencao_do_bueiro_na_rua_ismael_jose_do_nascimento_com_a_rua_celso_rosa_de_lima_a_rua_26._03.03.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO NA RUA CELSO ROSA DE LIMA A RUA 26 COM A RUA ISMAEL JOSE DO NASCIMENTO A RUA UM COM OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA PARA OS PEDESTRES.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 215/12 DE 12/03/2012 E Nº 412/10 DE 19/04/2010 ONDE INDICOU AO EXECUTIVO MUNICIPAL, QUE REALIZE CICLOS DE PALESTRAS SOBRE A HISTÓRIA DO MUNICÍPIO DE TANGARÁ DA SERRA COM O PROFESSOR DOUTOR CARLOS EDNEI EM HOMENAGEM AOS 37 ANOS DE EMANCIPAÇÃO POLITICA ADMINISTRATIVA.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 107/11 DE 21/02/2011 E Nº 233/10 DE 15/03/2010 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE REALIZE O TORNEIO REGIONAL DE FUTEBOL DE CAMPO EM COMEMORAÇÃO AO 37º ANIVERSÁRIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 043/13 DE 21/01/2013 ONDE INDICOU AO EXECUTIVO MUNICIPAL QUE FAÇA A CONSTRUÇÃO DE NOVOS PONTOS DE ÔNIBUS E QUE REVEJA O MAPA DE LINHAS DE ÔNIBUS DO MUNICÍPIO INTENSIVANDO O COLETIVO E CRIANDO NOVAS LINHAS.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJAM ADOTADAS AS PROVIDÊNCIAS CABÍVEIS, JUNTO AO SETOR COMPETENTE, PARA QUE INICIALIZE À READEQUAÇÃO DO PARQUE FLORESTAL ILTO FERREIRA COUTINHO E ENTORNO.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NAS ESQUINAS DAS RUAS 36,38,40 E 42 COM A RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13), AMBAS SITUADAS NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A LIMPEZA, CONSTRUÇÃO DE CALÇADA E ILUMINAÇÃO NO QUARTEIRÃO DA EDIFICAÇÃO DO &amp;#8220;FORMANDO UM CIDADÃO&amp;#8221;, VILA PORTUGUESA.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A OPERAÇÃO TAPA BURACO NA RUA ADELAIDE MARIA DE JESUS ESQUINA COM A RUA 13 DE MAIO, BAIRRO VILA PORTUGUESA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AMPLIAÇÃO DA ROTATÓRIA JÁ EXISTENTE NA AVENIDA  LIONS INTERNACIONAL EM FRENTE A LÉO CONSTRUÇÕES.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE ESTUDOS TÉCNICOS PARA IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE COM SUA DEVIDA SINALIZAÇÃO NO ANEL VIÁRIO COM O BAIRRO MORADA DO SOL. </t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA BRASÍLIA, ENTRE A JUNÇÃO DA RUA 08-SEBASTIÃO BARRETO E RUA 13-EUCLIDES GERALDO MEDEIROS, LOCALIZADAS NO CENTRO DESTA CIDADE. </t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A REALIZAÇÃO DE SERVIÇOS DE TAPA BURACOS, CASCALHAMENTO E LIMPEZAS EM TODA EXTENSÃO NAS RUAS E AVENIDAS DO DISTRITO DE PROGRESSO E SÃO JOAQUIM DO BOCHE. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NA RUA 23-A QUE LIGAM A AVENIDA TANCREDO NEVES AO JARDIM NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NA RUA 68 B NO JARDIM SAN DIEGO.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇAO DO TRABALHO DE TAPA BURACO NA RUA JOSE CORSINO( ANTIGA RUA 12) NO BAIRRO JD DO LAGO.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4157/ind._no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4157/ind._no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE SE IMPLANTE PLACAS DE SINALIZAÇÃO DE TRANSITO NAS RUAS ONDE  AINDA NÃO EXISTEM.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4158/ind._no_485_-indicacao_para_que_o_executivo_faca_rampas_de_acesso_as_faixas_de_pedestres.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4158/ind._no_485_-indicacao_para_que_o_executivo_faca_rampas_de_acesso_as_faixas_de_pedestres.docx</t>
   </si>
   <si>
     <t>INDICA PARA QUE O EXECUTIVO MUNICIPAL FAÇA RAMPAS DE ACESSO ÁS ENTRADAS DAS FAIXAS DE PEDESTRES.</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4159/ind._no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4159/ind._no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE UM PROJETO DE TRAFEGO PARA O MUNICIPIO</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 1085/12 DE 29/10/2012 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE REALIZE OPERAÇÃO TAPA BURACOS NA RUA ANTONIO B. COSTA (17), ESQUINA COM A RUA SATURNINO DE PAULA DA SILVEIRA (30), JARDIM DO SUL.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE OPERAÇÃO TAPA BURACO NA RUA 8-A, ENTRE AS RUAS 21 E 23, VILA PORTUGUESA DIVISA COM JARDIM RIO PRETO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL PATROLAMENTO E CASCALHAMENTO NA ESTRADA DAS PALMEIRAS QUE LIGA LÉO CONSTRUÇÕES Á COMUNIDADE ACAMPAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA RUA &amp;#8220;E&amp;#8221; DO BAIRRO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL INTERMEDIAÇÃO JUNTO AO GOVERNO DO ESTADO PARA IMPLANTAÇÃO DE NÚCLEO DA POLÍCIA MILITAR DE PROTEÇÃO AMBIENTAL EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A FORMAÇÃO DE UMA EQUIPE DE LIMPEZA E VARRIÇÃO DE RUAS NOS BAIRROS VILA ESMERALDA, MONTE LÍBANO, SAN DIEGO, JARDIM VITÓRIA E JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL E AO SAMAE A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO DE LEI VISANDO A IMPLANTAÇÃO DO PROJETO PRODUTOR DE ÁGUAS EM TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/537/537_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IDENTIFICAÇÃO DAS RUAS DO BAIRRO VILA ALTA III, BEM COMO OS RESPECTIVOS NÚMEROS DAS RESIDENCIAS. </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO VIÁRIA NAS RUAS DOS BAIRROS NOVO TARUMÃ, TARUMÃ II E ALTOS DO TARUMÃ. </t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/539/539_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/539/539_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TÉCNICO PARA ALTERAR OS SENTIDOS DAS PLACAS INDICATIVAS ENTRE AS RUAS JULIO MARTINEZ BENEVIDES (Nº11) E AVELINA JACI BOHN(Nº02).</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE NORMAS PARA INSTALAÇÃO OBRIGATÓRIA DE RESERVATÓRIOS DE ÁGUA NAS NOVAS CONTRUÇÕES RESIDENCIAIS DE TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REMOÇAO DE LIXO E ENTULHOS DEPOSITADOS NA ESTRADA DO ARARÃO.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE TRES SALAS DE AULA NO CENTRO MUNICIPAL DE ENSINO ATACILIO DE SOUZA DO JD PAULISTA.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO NA RUA 5 ESQUINA COM A RUA 6 DO BAIRRO VILA SÃO PEDRO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE A RECUPERAÇÃO E MANUTENÇÃO DAS RUAS 42, 44, 46 E 3A, NO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE NOTIFIQUE OS PROPRIETÁRIOS DE TERRENOS BALDIOS E SUJOS DOS BAIRROS MORADA DO SOL E BELA VISTA PARA QUE SE FAÇA A DEVIDA LIMPEZA.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO EM TODA A EXTENSAO DA AVENIDA BRASIL PRÓXIMO A OAB.</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO EM TODA A EXTENSAO DA RUA 16 B DO BAIRRO JD DO LAGO II.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O TRBALHO DE TAPA BURACO EM TODA A  EXTENSAO DA RUA JURACINA TORRES RUA 24 ESQ COM A RUA 4 NO BAIRRO VILA ALTA II.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE ATERRO TIPO ACOSTAMENTO NA VIA LATERAL DIREITA DA RODOVIA 358 ENFRENTE AO BAIRRO JARDIM AEROPORTO PARA PERMITIR A ACESSIBILIDADE AO BAIRRO. </t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO, CASCALHAMENTO E LIMPEZA, NA RUA 26-A JARDIM TANGARA II.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA NOS TERMOS DA LEI, COMPENSAÇÃO DE CRÉDITOS TRIBUTÁRIOS COM CRÉDITOS LÍQUIDOS E CERTOS, VENCIDOS OU VINCENDOS, DO SUJEITO PASSIVO CONTRA A FAZENDA PÚBLICA.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 207/12 DE 05/03/2012 QUE INDICOU AO EXECUTIVO MUNICIPAL QUE SEJA REALIZADA A REVISÃO DO PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE TANGARÁ DA SERRA (PDPMTS), CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA O SERVIÇO DE PINTURA DO MEIO FIO POR TODA A EXTENSÃO DA AV. ISMAEL JOSÉ DO NASCIMENTO, AV. DAS PALMEIRAS, AV. NILO TORRES E AV. DAS CASTANHEIRAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UM ESTUDO, E TOME AS DEVIDAS PROVIDÊNCIAS PARA QUE SEJA RESOLVIDO O PROBLEMA DE TRÂNSITO NO ENTRONCAMENTO DA RUA CELSO ROSA DE LIMA (26), RUA ANTÔNIO JOSÉ DA SILVA (07) E AV. PARANÁ.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.docx</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE ESTUDOS TÉCNICOS PARA A IMPLANTAÇÃO DE CANTEIRO CENTRAL COM PLANTIO DE GRAMA E FLORES BAIXA, BEM COMO COLOCAÇÃO DE SUPER POSTE EM TODA EXTENSÃO DA AVENIDA MATO GROSSO.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTRATAÇÃO DE MÉDICO PARA ATENDER NO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO DE IRRIGAÇÃO PARA O ASSENTAMENTO BEZERRO VERMELHO.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE UM TRABALHO DE RECOLHIMENTO DIARIO DOS ANDARILHOS EM TODAS AS PRAÇAS DE TANGARÁ DA SERRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE SUBSTITUIÇÃO DE LAMPADAS NA ILUMINAÇÃO BAIXA DA PRAÇA DA BÍBLIA. _x000D_
 </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE O ATENDIMENTO MÉDICO COM UNIDADE MÓVEL NAS COMUNIDADES RURAIS, SENDO ESTA AÇÃO COM PROGAMAÇÃO E AMPLA DIVULGAÇÃO.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4161/ind._no_558_-_manutencao_asfaltica_na_ua_44_entrea_a_avenida_ismael_jose_do_nascimento_e_a_rua_3-a.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4161/ind._no_558_-_manutencao_asfaltica_na_ua_44_entrea_a_avenida_ismael_jose_do_nascimento_e_a_rua_3-a.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPAROS E CASCALHE A RUA 44 ENTRE A AVENIDA ISMAEL JOSE DO NASCIMENTO E A RUA 3-A</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4162/ind._no_559-_implantacao_de_aulas_de_artesanato_corte_e_costura_no_bairro_da_vila_horizonte_e_regiao..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4162/ind._no_559-_implantacao_de_aulas_de_artesanato_corte_e_costura_no_bairro_da_vila_horizonte_e_regiao..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL LEVE AO CENTRO COMUNITARIO DA VILA HORIZONTE E REGIÃO CURSOS DE ARTESANATO, CORTE E COSTURA.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4163/ind._no_560-indica_ao_executivo_municipal_que....docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4163/ind._no_560-indica_ao_executivo_municipal_que....docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A ABERTURA DA RUA QUE DA ACESSO AOS FUNDOS DO BAIRRO MORADA DO SOL.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE UMA ESTAÇÃO DE TRATAMENTO DE ÁGUA NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO WAGNER RAMOS EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA UNIDADE MÓVEL DE SAÚDE PARA ATENDER A COMUNIDADE INDÍGENA.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO ESTRADA DENOMINADA 3 IPÊS DA GLEBA AURORA.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDO TÉCNICO PARA CONSTRUÇÃO DE UMA ROTATÓRIA NA AVENIDA JOSÉ MANSANO (ANTIGA MAUA), ENTRE A RUA QUATRO E RUA ALZIRO ZARUR, LOCALIZADAS NO BAIRRO CIDADE ALTA, NESTE MUNICIPIO. </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DO SERVIÇO POUPA TEMPO QUE OFEREÇA SERVIÇOS COMO EMISSÃO DO RG, CPF, CARTEIRA NACIONAL DE HABILITAÇÃO, ATESTADO DE ANTECEDENTES CRIMINAIS, CARTEIRA DE TRABALHO, LICENCIAMENTO DE VEICULOS E OUTROS.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM POSTO DE SAÚDE NO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇAO DO TRABALHO DE ILUMINAÇAO PÚBLICA EM TODA A EXTESÃO DA AVENIDA BEIJA FLOR NO BAIRRO ALTO DA BOA VISTA._x000D_
 </t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA, CERCA E PLACA NO CÓRREGO BURITY.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACO E RESTAURAÇÃO DA BOCA DE LOBO NA RUA LUIZ MARTINS CARDOSO (RUA 30 - A), JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NAS RUAS 22, 30-A E TRAVESA 28-A, JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4164/ind._no_586_-serv._tapa_buracos_rua_22-a_tga_2_12.12.11.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4164/ind._no_586_-serv._tapa_buracos_rua_22-a_tga_2_12.12.11.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA 22-A ESQUINA COM A RUA 3 JARDIM TANGARÁ ll COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4165/ind._no_587-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_tangara_ii.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4165/ind._no_587-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_tangara_ii.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NO JARDIM TANGARA II NAS RUAS AINDA NÃO FORAM CONTEMPLADAS COM O ASFALTO</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO AO PODER EXECUTIVO MUNICIPAL PARA A REALIZAÇÃO DA OPERAÇÃO TAPA BURACO NAS ESQUINAS DAS RUAS 36,38,40 E 42 COM A RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13), AMBAS SITUADAS NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE DOIS  REDUTORES DE VELOCIDADE NA AVENIDA RAMON SANCHES MARQUES, NO TRECHO QUE COMPREENDE A VILA ITAPIRAPUÃ, SANTA TEREZINHA, PORTUGUESA E CIDADE ALTA.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA, CERCA E PLACA NO CÓRREGO ARAPUTANGA.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PODA DE ÁRVORES EM TODA EXTENSAO DAS AVENIDAS BRASIL E ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.docx</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR PLACAS INDICATIVAS COM OS ITINERÁRIOS NOS PONTOS DE ÔNIBUS DE TRANSPORTE COLETIVO URBANO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PROCON DE TANGARÁ DA SERRA A REALIZAÇÃO DE UMA FISCALIZAÇÃO PRÓ - ATIVA JUNTO AS AGENCIAS BANCÁRIAS PRINCIPALMENTE BANCO DO BRASIL E CAIXA ECONOMICA EM RELAÇÃO ÀS SENHAS E AO TEMPO DE ESPERA EM CUMPRIMENTO DA LEI MUNICIPAL Nº 2603/06.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DE BUEIROS, VARRIÇÃO DE RUAS E PINTURA DOS MEIOS-FIOS DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DE TERRENO BALDIO DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PODA DE UMA ÁRVORE NA PRAÇA DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE REPARO COMPLETO NA QUADRA POLIESPORTIVA NO CENTRO MUNICIPAL DE ENSINO GENTILA SUSIN MURARO.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO, CASCALHAMENTO NAS ESTRADAS RURAIS NA ALDEIA RIO VERDE PRINCIPALMENTE NAS LINHAS DO TRANSPORTE ESCOLAR. </t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4166/ind._no_620-_indica_ao_executivo_municipal_que_monte_um_cronograma_e_faca_um_levantamento_de_todas_as_lampadas_trocadas_do_municipio..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4166/ind._no_620-_indica_ao_executivo_municipal_que_monte_um_cronograma_e_faca_um_levantamento_de_todas_as_lampadas_trocadas_do_municipio..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL PARA QUE CRIE UM CRONOGRAMA E FAÇA O LEVANTAMENTO DE TODAS AS LAMPADAS QUEIMADAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4167/ind._no_621_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_isabel_onde_ainda_nao_existam..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4167/ind._no_621_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_isabel_onde_ainda_nao_existam..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO NAS RUAS DO JARDIM SANTA ISABEL ONDE AINDA NÃO EXISTAM.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4168/ind._no_622-serv._limpeza_da_area_de_local_denominado_eco_ponto_no_jardim_monte_libano.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4168/ind._no_622-serv._limpeza_da_area_de_local_denominado_eco_ponto_no_jardim_monte_libano.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DA AREA DENOMINADA ECOPONTO NO JARDIM MONTE LIBANO.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4169/ind._no_623_serv._manutencao_asfaltica_no_bairro_dona_julia.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4169/ind._no_623_serv._manutencao_asfaltica_no_bairro_dona_julia.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO ASFALTICA E REPARO NA RUA RIO DE JANEIRO ESQUINA COM A RUA TERESINA NO BAIRRO DONA JULIA.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4170/ind._no_624-_reparo_de_lampadas_queimadas_da_avenida__ismael_jose_do_nascimento_e_a_avenia_tranquedo_neves..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4170/ind._no_624-_reparo_de_lampadas_queimadas_da_avenida__ismael_jose_do_nascimento_e_a_avenia_tranquedo_neves..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE LAMPADAS QUEIMADAS NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO E A AVENIDA TRANQUEDO NEVES.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO E ILUMINAÇÃO NA TRAVESA 26-A, JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO GALERIA PLUVIAL, LIMPEZA, CERCA E PLACA NO CÓRREGO SECO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 253/10 DE 22/03/2010 QUE INDICOU AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE CAMPO DE FUTEBOL SOCIETY COM ALAMBRADOS E TELAS NOS FUNDOS DOS GOLS NOS BAIRROS JARDIM PARAÍSO, COHAB TARUMÃ E VILA GOIÁS.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 209/09 DE 09/02/2009, Nº 1149/09 DE 03/11/2009, Nº 009/10 DE 01/02/2010 E Nº 078/11 DE 14/02/2011, QUE INDICOU AO EXECUTIVO MUNICIPAL QUE PROMOVA EM CONJUNTO COM O DETRAN, CAMPANHA DE CONSCIENTIZAÇÃO PARA TRANSFERÊNCIA DE VEÍCULOS COM PLACAS DE OUTRO MUNICÍPIO PARA TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº970/10 DE 13/09/2010 E Nº 957/12 DE 24/09/2012 QUE INDICOU AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS OBJETIVANDO A COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO REDOR DA IGREJA CATÓLICA SANTA TEREZINHA E BAR DA TEREZA.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DAS INDICAÇÕES DE Nº 1132/10 DE 25/10/2010, Nº 430/11 DE 02/05/2011 E Nº 944/11 DE 24/10/2011 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A REFORMA GERAL DA PRAÇA VIRGÍLIO FAVETTI, NO BAIRRO VILA ALTA, PRÓXIMO A FACULDADE UNIC. </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A MESA DIRETORA DA CÂMARA MUNICIPAL DE TANGARÁ DA SERRA A NECESSIDADE DE OFICIALIZAR UMA CARTA DE APOIO AO PRESIDENTE DA CÂMARA DE VEREADORES DE SÃO PAULO SR. JOSÉ AMÉRICO COM CÓPIA PARA UCMMAT PELA INICIATIVA DE MOBILIZAR A NAÇÃO DA NECESSIDADE DE FORTALECIMENTO DOS LEGISLATIVOS MUNICIPAIS. </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A VIABILIDADE DE ABRIR UMA RUA NA AVENIDA BRASIL LIGANDO A RUA VILIBALDO BEHLING AO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O PATROLAMENTO NA AVENIDA E NAS RUAS 27, 29, 34 E 36 DO BAIRRO JARDIM ACAPULCO.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL E SECRETARIA DE AGRICULTURA A NECESSIDADE DE ORGANIZAR JUNTO AOS PEQUENOS PRODUTORES RURAIS (FEIRANTES) UMA COOPERATIVA VISANDO A INSTALAÇÃO DE UM ABATEDOURO DE SUÍNOS NO MUNICIPIO. </t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE SUBSTITUIÇÃO DE LAMPADAS QUEIMADAS EM TODA A EXTENSÃO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO. </t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE TODOS OS PROPRIETÁRIOS DE IMÓVEIS, A COMEÇAR PELOS LOCALIZADOS NA AV. BRASIL, AV. TANCREDO NEVES E AV. ISMAEL JOSÉ DO NASCIMENTO PARA ADEQUAÇÃO DO PASSEIO PÚBLICO, CONFORME LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRATAÇAO DE FUNCIONÁRIOS NO LABORTÓRIO MUNICIPAL DE ANALISES CLINICAS</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O TRABALHO DE TAPA BURACO EM TODA A EXTENSAO DA RUA 40 QUE LIGA OS BAIRROS EUROPA E O BAIRRO ACAPULCO.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4171/ind._no_652_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_alta_onde_ainda_nao_existam..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4171/ind._no_652_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_alta_onde_ainda_nao_existam..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NAS RUAS DA VILA ALTA ONDE AINDA NÃO EXISTAM</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4172/ind._no_653-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_paraiso.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4172/ind._no_653-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_paraiso.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NO JARDIM PARAISO NAS RUAS AINDA NÃO FORAM CONTEMPLADAS COM O ASFALTO</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, IMPLANTAÇÃO DE FAIXAS DE PEDESTRES NAS RUAS SEBASTIÃO BARRETO E JÚLIO MARTINEZ BENEVIDES, E TAMBÉM NA AVENIDA BRASÍLIA, ALTURAS DO TERMINAL RODOVIÁRIO, PERMITINDO A TRAVESSIA ENTRE ESTE E OS QUARTEIRÕES OPOSTOS.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, IMPLANTAÇÃO DE SINALIZAÇÃO HORIZONTAL E REDUTORES DE VELOCIDADE NAS RUAS JOSÉ DUARTE E TRINTA DE JULHO, NA VILA PORTUGUESA, SANTA TERESINHA. O REDUTOR DA RUA JOSÉ DUARTE TERIA DE SER INSTALADO ANTES DO CRUZAMENTO DESTA VIA COM A RUA MATILDE, SENTIDO BAIRRO-CENTRO.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.doc</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM POSTES, FIAÇÃO E BRAÇOS COM LÂMPADAS NA RUA 10-A, NO TRECHO COMPREENDIDO ENTRE AVENIDA BRASIL ATÉ O BAIRRO JARDIM TANGARÁ I.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA COM POSTES, FIAÇÃO E BRAÇOS COM LÂMPADAS NA RUA ANTÔNIO HORTOLANI NO TRECHO COMPREENDIDO ENTRE A RUA OSVALDO PEREIRA ARAÚJO ATÉ O MÓDULO ESPORTIVO VICENTE SERAFIM.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAM AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROMOVER NO DIA 05 DE JUNHO EM COMEMORAÇÃO AO DIA MUNDIAL DO MEIO AMBIENTE E A SEMANA DO MEIO AMBIENTE EM TANGARÁ DA SERRA COM UM ABRAÇO SIMBÓLICO AO BOSQUE MUNICIPAL ILTO FERREIRA COUTINHO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE PATROLAMENTO E CASCALHAMENTO NA ESTRADA DA QUIBIQUIRA, NO TRECHO COMPREENDIDO RODOVIA MT 240 ATÉ O CÓRREGO ÁGUA BRANCA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO E AO GOVERNO FEDERAL QUE ENVIDEM ESFORÇOS PARA IMPLANTAÇÃO DA DELEGACIA DE POLÍCIA FEDERAL EM TANGARÁ DA SERRA - MT</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACO NA RUA JOSÉ FLORENCIO GODRIM (RUA 15) ESQUINA COM A RUA JOSÉ ALVES DE SOUZA (RUA 18), BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL COLOCAR BANHEIROS QUÍMICOS NA EXTENSÃO DA AVENIDA BRASIL EM DIAS DE DESFILE CÍVICO.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REFORMA E AMPLIAÇÃO DO PSF DO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REFORMA E AMPLIAÇÃO DO PSF DO JARDIM PRESIDENTE.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4173/ind._no_674_-_obra_de_infra_estrutura_nos_bairros_morada_do_sol_e_bela_vista.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4173/ind._no_674_-_obra_de_infra_estrutura_nos_bairros_morada_do_sol_e_bela_vista.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DAS OBRAS DE INFRA ESTRUTURA NOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE NOTIFIQUE O PROPRIETÁRIO DO IMOVEL DO ANTIGO HOSPITAL MATER DEI PARA CONSTRUIR UM MURO NAS LATERAIS PARA PROTEÇÃO DO IMÓVEL, BEM COMO CONTRUÇÃO DAS CALÇADAS CONFORME LEGISLAÇÃO VIGENTE.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SR. SILVAL BARBOSA E AO EXCELENTÍSSIMO DEPUTADO ESTADUAL SR WAGNER RAMOS A NECESSIDADE DE INCLUIR NO PROJETO DA DUPLICAÇÃO DA MT 358, UMA CICLOVIA COM ILUMINAÇÃO BAIXA TIPO LUMINÁRIA DECORATIVA PENDENTE EM TODA EXTENSÃO, COM PROLONGAMENTO ATÉ O DISTRITO DE PROGRESSO NO MUNICÍPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO NA RUA 22 NO BAIRRO JD AMERICA.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE UMA FAIXA DE PEDESTRE NA ESCOLA MUNICIPAL JOSÉ NODARI.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4111/ind._no__684-_indica_ao_executivo_a_compra_de_uma_camionete_gabine_simples_para_a_secretaria_de_educacao..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4111/ind._no__684-_indica_ao_executivo_a_compra_de_uma_camionete_gabine_simples_para_a_secretaria_de_educacao..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COMPRA DE UMA CAMIONETE CABINE SIMPLES NO DEPARTAMENTO DE TRANSPORTES DA SECRETARIA DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4174/ind._no_685-serv._que_seja_tomada_as_discussoes_sobre_a_pavimentacao_asfaltica_do_bairro_jardim_tangara_ii..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4174/ind._no_685-serv._que_seja_tomada_as_discussoes_sobre_a_pavimentacao_asfaltica_do_bairro_jardim_tangara_ii..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJAM TOMADAS AS DISCUSSÕES SOBRE A PAVIMENTAÇÃO ASFALTICA DO BAIRRO JARDIM TANGARRA II.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4216/ind._no687_-_indica_ao_executivo_a_pavimentacao_asfaltica_do_bairro_jardim_monte_libano..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4216/ind._no687_-_indica_ao_executivo_a_pavimentacao_asfaltica_do_bairro_jardim_monte_libano..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE INICIE AS OBRAS DE PAVIMENTAÇÃO ASFALTICA NO BAIRRO JARDIM MONTE LIBANO.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PADRONIZAÇÃO DOS PONTOS DE ÔNIBUS DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INTEGRAÇÃO DO MUNICÍPIO NO PROGRAMA DE SAÚDE DENOMINADO &amp;#8220;MEDICAMENTO FRACIONADO&amp;#8221;.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE INVESTIMENTOS PARA MELHORIAS NO ANFITEATRO PEDRO ALBERTO TAYANO FILHO.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPRESSÃO DA LEI ORGÂNICA MUNICIPAL EM BRAILE.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL ATRAVÉS DOS SETORES COMPETENTES PARA QUE ATENDA AS REIVINDICAÇÕES DA COMUNIDADE ESCOLAR ERNESTO CHE GUEVARA NO ASSENTAMENTO ANTONIO CONSELHEIRO, FEITAS ATRAVÉS DO OFICIO EM ANEXO, PARA MELHORIAS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE MOVEIS ADEQUADOS E AMPLIAÇÃO DO PARQUE DE DIVERSÃO NO CENTRO MUNICIPAL DE ENSINO JESU PIMENTA DE SOUZA NA RUA 130 N 639 N NO BAIRRO ALTOS DO TARUMÃ.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO NA AVENIDA TANCREDO NEVES EM FRENTE A ASSOCIAÇÃO DOS CAMIONEIROS.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4176/ind._no_717-serv._pavimentacao_asfaltica_nas_ruas__do_vila_portuguesa..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4176/ind._no_717-serv._pavimentacao_asfaltica_nas_ruas__do_vila_portuguesa..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NA VILA PORTUGUESA NAS RUAS ONDE AINDA NÃO FORAM CONTEMPLADAS COM O ASFALTO.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4177/ind._no_718servico_de_remarcacao_da_faixa_de_pedestres..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4177/ind._no_718servico_de_remarcacao_da_faixa_de_pedestres..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O SERVIÇO DE REMARCAÇÃO DA FAIXA DE PESTRES NA RUA 32 SOB ESQUINA COM A AVENIDA ISMAEL JOSE DO NASCIMENTO</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE FORMAÇÃO DE UMA COMISSÃO NA ADMINISTRAÇÃO PÚBLICA PARA AVALIAR A PROGRESSÃO DE CLASSES DOS SERVIDORES PÚBLICOS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FIXAR NA ENTRADA DAS UNIDADES DE SAÚDE, POSTO CENTRAL, CREAS, CRAS E HOSPITAL MUNICIPAL DE TANGARÁ DA SERRA A RELAÇÃO DO QUADRO FUNCIONAL DE SERVIDORES COM NOME, FUNÇÃO DESEMPENHADA E HORÁRIO.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR  SERVIÇOS DE LIMPEZA SEGUIDO DE REPAROS ,MANUTENÇÃO E REFORMAS EM TODAS AS BOCAS DE LOBO EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE TACHÃO DE TRANSITO EM TODAS FAIXAS DE PEDESTRES DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.doc</t>
   </si>
   <si>
     <t>, 	INDICA AO DEPUTADO FEDERAL WELLINGTON FAGUNDES UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE CAMINHÃO PIPA PARA TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NA VILA SANTA IZABEL.</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LIMPEZA DA RUA 01 NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E SINALIZAÇÃO VERTICAL E HORIZONTAL NA RUA 10-A NO BAIRRO JARDIM TANGARÁ I, NO TRECHO COMPREENDIDO ENTRE AS RUAS 03-A E 09-A.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO COMANDO REGIONAL VII A NECESSIDADE DE UTILIZAÇÃO E PERMANÊNCIA DE POLICIAIS MILITARES NO POSTO POLICIAL DA RODOVIÁRIA, BEM COMO NO POSTO DESATIVADO LOCALIZADO AO LADO DIREITO DAS MAGENS DA AV. LIONS INTERNACIONAL NO PARQUE DE EXPOSIÇÃO  DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE VIABILIZE A INSTALAÇÃO DE ACADEMIAS AO AR LIVRE NA PRAÇA DO BAIRRO JARDIM CALIFÓRNIA E VILA ESMERALDA._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDOS TÉCNICOS VISANDO RESERVAR UM ESPAÇO PUBLICO CENTRAL AOS DOMINGOS APÓS AS 15HS PARA A REALIZAÇÃO DE ATIVIDADES CULTURAIS, ARTÍSTICAS, LAZER E ESPORTES.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR  SERVIÇOS DE LIMPEZA DO PÁTIO DA USF DO BAIRRO JARDIM PRESIDENTE, BEM COMO MANUTENÇÃO COMPLETA DO IMÓVEL.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4217/ind._no753-_reparo_de_lampadas_queimadasrua_13-a_entre_as_ruas_30_e_32..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4217/ind._no753-_reparo_de_lampadas_queimadasrua_13-a_entre_as_ruas_30_e_32..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DE LAMPADA QUEIMADA NA RUA 13-A ENTRE A RUA 30 E A 32 NA VILA HORIZONTE.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4219/ind._no759_-serv._pavimentacao_asfaltica_na_vila_nossa_senhora_aparecida.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4219/ind._no759_-serv._pavimentacao_asfaltica_na_vila_nossa_senhora_aparecida.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NA RUA DA CRECHE CECÍLIA MARIA DE BARCELOS NA VILA NOSSA SENHORA APARECIDA.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 207/11 DE 14/03/2011 QUE SOLICITOU AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DO PROJETO VALE LUZ, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA ACADEMIA POPULAR NA PRAÇA DO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECONSTRUÇÃO DA PONTE LOCALIZADA NO CÓRREGO ESTACA, RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INTEGRAÇÃO DO MUNICÍPIO NO PROGRAMA DE SAÚDE DENOMINADO &amp;#8220;OLHAR BRASIL&amp;#8221;.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.docx</t>
   </si>
   <si>
     <t>, 	INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA E A CONSTRUÇÃO DE CAUSADAS EM TORNO DO BOSQUE MUNICIPAL PARQUE NATURAL ILTO FERREIRA COUTINHO.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A POSSIBILIDADE DE SUBSTITUIR OS TACHÃO FIXADOS NOS RETORNOS DAS PRINCIPÁIS AVENIDAS POR BLOCOS DE CONCRETOS  COM ESPESSURA DE TRINTA E CINCO CENTIMETROS DE COMPRIMENTO .</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DO BANHEIRO PUPLICO DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE (03) TRES SALAS DE AULAS NA CRECHE FUTURO BRILHANTE NO MUNICIPIO DE TANGARA DA SERRA PARA ATENDIMENTO DO PLANO DE EXPANSÃO DA EDUCAÇÃO INFANTIL. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR SERVIÇOS DE READEQUAÇÃO INCLUINDO SALA DE ESPERA, BEM COMO PINTURA, LIMPEZA, SEGURANÇA E COLOCAÇÃO DE LUMINOSOS NOS PAINÉIS DO TERMINAL RODOVIARIO DESTE MUNICIPIO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE PRODUCÃO E POSTAGEM DE VÍDEOS ATUALIZADOS NA INTERNET PARA DIVULGAR AS POTENCIALIDADES DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR O MAIS RÁPIDO POSSIVEL A RESERVA DE UMA ÁREA PARA DOAÇÃO AO ESTADO VISANDO A CONSTRUÇÃO FUTURA DO HOSPITAL REGIONAL EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RETIRADA DE TODAS AS FAIXAS E BANNERS DE EVENTOS JÁ REALIZADOS QUE ESTÃO POR DIVERSOS PONTOS DA CIDADE. </t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAÇÃO DE UMA PISTA DE SKATE NO MÓDULO ESPORTIVO VICENTE SERAFIM, NA VILA OLIMPICA E NA PRAÇA DA VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.docx</t>
-[...2 lines deleted...]
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.docx</t>
+  </si>
+  <si>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE DA AGROVILA 15 NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DO ORÇAMENTO PARTICIPATIVO NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 176/09 DE 02/02/2009 E 144/13 DE 04/02/2013 QUE INDICOU AO EXCELENTÍSSIMO DEPUTADO ESTADUAL WAGNER RAMOS QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 416/09 DE 02/03/2009, Nº 1053/09 DE 05/10/2009, Nº 1273/09 DE 07/12/2009, Nº 750/11 DE 15/08/2011 E Nº 010/12 DE 06/02/2012 QUE INDICOU AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO PRÓXIMO AO POSTO DE COMBUSTÍVEL COM AVENIDA NILO TORRES.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A REFORMA DA UNIDADE DE SAÚDE DA FAMÍLIA (USF), EXISTENTE NO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SE FAÇA À DEVIDA FISCALIZAÇÃO REFERENTE À ARRECADAÇÃO DOS TRIBUTOS MUNICIPAIS (ISSQN) SOBRE OS SHOWS NACIONAIS, PROMOVIDOS NO MUNICÍPIO DE TANGARÁ DA SERRA-MT, PRINCIPALMENTE AQUELES POR PROMOTORES E EMPRESAS DE OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA SARJETA NA RUA 13 ESQUINA COM A RUA 06 DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4178/ind._no_802-serv._limpeza_dos_bueiros_na_rua_26_esquina_com_a_rua_01.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4178/ind._no_802-serv._limpeza_dos_bueiros_na_rua_26_esquina_com_a_rua_01.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA DO BUEIRO NA RUA ISMAEL JOSE DO NASCIMENTO ESQUINA COM A RUA CELSO ROA DE LIMA A RUA 26</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A REIMPLANTAÇÃO DO SETOR DE PERÍCIA MÉDICA NO MUNICÍPIO DE TANGARÁ DA SERRA, DESTINADO AOS FUNCIONÁRIOS DO ESTADO LOTADOS NESTA CIDADE E DA REGIÃO.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), ENTRE A RUA ISMAEL JOSÉ DO NASCIMENTO (RUA 01) COM A RUA JOSÉ ANTÔNIO DA SILVA (RUA 07), CENTRO.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA CALÇADA ENTORNO DA CRECHE JOÃO MARIA NASCIMENTO FILHO NO BAIRRO JD SÃO LUIZ.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE SUBSTITUIÇÃO DE LAMPADAS QUEIMADAS NAS RUAS 26 E 28 DO BAIRRO JARDIM TANGARÁ II E EM TODA A EXTENSÃO DA AV.ROTARY INTERNACIONAL. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAR LIXEIRAS DE RECICLAGEM SELETIVA EM TODOS OS ESPAÇOS PÚBLICOS DE TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE REALIZAR SERVIÇOS DE LIMPEZA AS MARGENS DAS RODOVIAS MT358 E MT480 EM TODO O TRECHO QUE COMPREENDE A JURISDIÇÃO DO MUNICIPIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RESERVAR UM ESPAÇO NA RECEPÇÃO DO HOSPITAL MUNICIPAL PARA QUE SEJAM DEPOSITADOS OS CAPACETES DAS PESSOAS QUE VÃO VISITAR FAMILIARES.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE UM ESTUDO PARA INSTALAR UMA SALA TURISTICA NO TERMINAL RODOVIARIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4220/ind._no829_-_indica_ao_executivo_municipal_que_faca_um_projeto_de_arborizacao..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4220/ind._no829_-_indica_ao_executivo_municipal_que_faca_um_projeto_de_arborizacao..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA UMA CAMPANHA DE ARBORIZAÇÃO NO COMPLEXO URBANO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4221/ind._no830_-indica_ao_executivo_municipal_que_faca_a_reparacao_na_plca_de_sinalizacao_no_bairro_dona_julia.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4221/ind._no830_-indica_ao_executivo_municipal_que_faca_a_reparacao_na_plca_de_sinalizacao_no_bairro_dona_julia.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REPARAÇÃO DE PLACA DE SINALIZAÇÃO NA RUA JOSE EDUARDO SOB ESQUINA COM A RUA MARILIA NA VILA PORTUGUESA.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LIMPEZA DE BUEIRO NA VILA SANTA INÊS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS E REPAROS NA ILUMINAÇÃO NA RUA 37 NO JARDIM SANTA MARTA.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 271/11 DE 28/03/2011 QUE SOLICITEI AO EXECUTIVO MUNICIPAL, QUE PROMOVA A ELABORAÇÃO E IMPLANTAÇÃO DO PROJETO VALE ÁGUA, CONFORME ESPECIFICA.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº57/2013 DE 21/01/2013  QUE INDICOU AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CAPELA NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE RESTAURANTE POPULAR A SER INSTALADO NO NOVO PRÉDIO DA PREFEITURA, PARA OS FUNCIONÁRIOS DA PREFEITURA DE TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PACTUAÇÃO DE CONVÊNIO COM HOSPITAL PSIQUIÁTRICO EM RONDONÓPOLIS.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM PONTO DE ONIBUS NA ESTRADA 5 ENFRENTE AO SEMINARIO SANTA TEREZINHA NO BAIRRO ALTO ALEGRE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR ÁREA DE LAZER PARA CADEIRANTES. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO TECNICO PARA A IMPLANTAÇÃO DO SISTEMA BLOQUEADOR ECOLOGICO INTELIGENTE PARA AS BOCAS DE LOBO EXISTENTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DA SECRETARIA DE ASSISTÊNCIA SOCIAL ENCAMINHAR UM OFICIO PARA A SECRETARIA DE ESTADO DE TRABALHO E ASSISTENCIA SOCIAL (SETAS) INFORMANDO O INTERESSE E A DEMANDA PARA REALIZAÇÃO DE CASAMENTO COMUNITARIO NO MUNICIPIO.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO E ENCAMINHAMENTO DE UM PROJETO DE LEI PARA ESTA CASA QUE INSTITUI A REGULARIZAÇÃO FUNDIARIA SUSTENTÁVEL DE TANGARÁ DA SERRA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PERMANÊNCIA DO SETOR ADMINISTRATIVO DO SAMAE NA VILA ALTA.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REAVALIAR AS DOAÇÕES DE TERRENOS PARA EMPRESAS QUE JÁ CUMPRIRAM COM AS OBRIGAÇÕES E DESTINAÇÕES CONFORME ART. 7º DA LEI Nº 3.445, DE 27 DE SETEMBRO DE 2010.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL O SERVIÇO DE LIMPEZA GERAL NO ANTIGO LOCAL ONDE FICAVA O PROJETO FORMANDO CIDADÃO. </t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE MAUTENÇÃO E TROCA DE LÂMPADAS, REATORES NOS PONTOS EM QUE NÃO ESTÃO FUNCIONANDO E INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO EM ALGUNS PONTOS DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE MAUTENÇÃO E TROCA DE LÂMPADAS, REATORES NOS PONTOS EM QUE NÃO ESTÃO FUNCIONANDO E INSTALAÇÃO DE BRAÇOS DE ILUMINAÇÃO EM ALGUNS PONTOS DO DISTRITO DE SÃO JOAQUIM DO BOCHE.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, EXTENSÃO DE REDE ENERGIA NA RUA NILO TORRES ( ANTIGA RUA 8 A) NA DIVISA DOS BAIRROS SANTA TEREZINHA E JARDIM ALTO ALEGRE </t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE NOTIFIQUE A EMPRESA RESPONSAVEL QUE RETOME A CONSTRUÇÃO DAS GALERIAS DE AGUAS FLUVIAIS NA RUA NILO TORRES JARDIM ALTO ALEGRE.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4180/ind._no_874_serv._limpeza_dos_bueiros_na_rua_sao_paulo_esquina_com_a_rua_09.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4180/ind._no_874_serv._limpeza_dos_bueiros_na_rua_sao_paulo_esquina_com_a_rua_09.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA LIMPEZA DO BUEIRO NA RUA SÃO PAULO COM RUA 09 NO CENTRO.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4222/ind._no875__limpeza_da_praca_da_cohab.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4222/ind._no875__limpeza_da_praca_da_cohab.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA E MANUTENÇÃO DA PRAÇA DA COHAB SITUADA NA RUA 20.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ILUMINAÇÃO PUBLICA NA RUA &amp;#8220;A&amp;#8221; EM SENTIDO A ESTRADA DO MUTUM NO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A RECUPERAÇÃO DAS RUAS DO BAIRRO BELA VISTA.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE MACAS E CADEIRAS PARA ATENDER A DEMANDA DO PRONTO ATENDIMENTO NO HOSPITAL MUNICIPAL. </t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 31-B, VILA OLÍMPICA.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERO OS TERMOS DA INDICAÇAO DE Nº 018 DE 21/01/2013 QUE INDICA AO PODER EXECUTIVO MUNICIPAL A READEQUAÇAO DE CALÇADAS NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇAO DE Nº 019 DE 21/01/2013 QUE INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMANOS PONTOS DE ONIBUS NO BAIROS JD VITÓRIA, MONTE LIBANO, SAN DIEGO EVILA ESMERALDA</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS INDICATIVAS EM TODAS AS RUAS DO BAIRRO JARDIM ITÁLIA.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE ESPAÇOS DE LAZER PARA IDOSOS NAS PRAÇAS PÚBLICAS DESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR UMA EQUIPE TRANSITÓRIA PARA FAZER UM LEVANTAMENTO E REALIZAR OS CONSERTOS NECESSÁRIOS NA ILUMINAÇÃO PÚBLICA EM TODO O MUNICIPIO.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAR O PROJETO PROERD PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS E À VIOLÊNCIA NAS ESCOLAS EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL REPAROS NA RUA 05 NO BAIRRO SAN DIEGO.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4181/ind._no_911-indica_ao_executivo_municipal_que_faca_a_regularizacao_do_jardim_sao_domingos_execute_obras_de_infra_estrutura_do_mesmo..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4181/ind._no_911-indica_ao_executivo_municipal_que_faca_a_regularizacao_do_jardim_sao_domingos_execute_obras_de_infra_estrutura_do_mesmo..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REGULARIZAÇÃO DE OBRAS DE INFRAESTRUTURA NO JARDIM SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4182/ind._no_912-serv._manutencao_do_bueiro_na_rua_i09_com_a_rua_celso_rosa_de_lima_a_rua_26._esquina_com_a_feira_do_produtor_28.06.2013.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4182/ind._no_912-serv._manutencao_do_bueiro_na_rua_i09_com_a_rua_celso_rosa_de_lima_a_rua_26._esquina_com_a_feira_do_produtor_28.06.2013.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO NA RUA 09 COM A RUA CELSO ROSA DE LIMA A RUA 26 SOB ESQUINA COM A FEIRA DO PRODUTOR COM OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA PARA OS PEDESTRES.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4183/ind._no_913_-serv.manutencao_da_da_parada_de_onibus_em_frente_a_praca_dos_pioneiros..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4183/ind._no_913_-serv.manutencao_da_da_parada_de_onibus_em_frente_a_praca_dos_pioneiros..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A MANUTENÇÃO DO PONTO DE ONIBUS SITUADO NA AVENIDA BRASIL NA PRAÇA DOS PIONEIROS</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4184/ind._no_914_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4184/ind._no_914_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO CENTRO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A PAVIMENTAÇÃO ASFÁLTICA NAS RUAS 31 E 33 COM A 4-A, JARDIM SHANGRI-LÁ.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CANDIDO MELHORANÇA (RUA 24), ESQUINA COM A RUA 50, NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE APARELHO RAIO-X PARA O HOSPITAL MUNICIPAL MATER DEI. </t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O TRABALHO DE TAPA BURACO NA AVENIDA PARANÁ ESQUINA COMA RUA 3 DO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA CALÇADA DA ROTATORIA LOCALIZADA NA AVENIDA BRASIL COM A AVENIDA TENCREDO NEVES.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE ENCAMINHE OS PROJETOS NA SUA FORMA DIGITAL NA INTEGRA. </t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A INSTALAÇÃO DE PLACA DE SINALIZAÇÃO NA ENTRADA E EM TODO O BAIRRO JARDIM AEROPORTO NO MUNICIPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LIMPEZA DA AVENIDA BOA VISTA ENTRE JARDIM ACAPUCO E RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RETORNO DO TRATOR DE ESTEIRA PARA O ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL INSTALAÇÃO DE ILUMINAÇÃO PUBLICA NA AVENIDA ISMAEL JOSE DO NASCIMENTO.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REALIZAÇÃO DE UM ABRAÇO SIMBÓLICO NA INAUGURAÇÃO DA NOVA SEDE DO PAÇO MUNICIPAL.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA ESCOLA NO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAR O SIM (SERVIÇO DE INFORMAÇÃO MUNICIPAL) EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE MANUTENÇÃO NO BUEIRO DO CORREGO ARAPUTANGA LOCALIZADO ENTRE OS BAIRROS SANTA LUCIA E JARDIM ITALIA.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ACELERAR O PROCESSO DE AQUISIÇÃO E LICENCIAMENTO DE AREA PARA UM NOVO ATERRAMENTO SANITÁRIO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REVISÃO DO PLANO DIRETOR DO MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A CEMAT CENTRAL DE ENERGIA ELETRICAS DO ESTAO DE MATO GROSSO UNIDADE TANGARA DA SERRA UM POSTO DE ATENDIMENTO PARA RECOLHIMENTO DE DEBITOS DENTRO DA MESMA.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.docx</t>
   </si>
   <si>
     <t>NDICA AO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE O CEMITÉRIO JARDIM DA PAZ.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A ADESÃO DO PROGRAMA MAIS MÉDICO PARA NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL WAGNER RAMOS EMENDA PARLAMENTAR PARA A CONSTRUÇÃO DE UMA ACADEMIA DA TERCEIRA IDADE NA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA NOTIFICAÇÃO DO PROPRIETÁRIO QUE REALIZE LIMPEZA DO TERRENO LOCALIZADO NA RUA 26 EM FRENTE O PSF DA VILA GOIAS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TOME AS DEVIDAS PROVIDÊNCIAS PARA A PRESERVAÇÃO DAS INSTALAÇÕES, BEM COMO DO DEVIDO FUNCIONAMENTO DA ESTAÇÃO DE TRATAMENTO DE ÁGUA E POSTO DE ATENDIMENTO DA VILA ESMERALDA E DO POÇO ARTESIANO DA COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR INTERNET BANDA LARGA EM TODAS AS PRAÇAS PUBLICAS DE TANGARÁ DA SERRA PARA QUE A POPULAÇÃO ACESSE GRATUITAMENTE.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE LIMPEZA GERAL NAS RUAS DO BAIRRO NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA COM O SERVIÇO DE TROCA DE LÂMPADAS QUEIMADAS NAS PROXIMIDADES DA USF DO JARDIM PRESIDENTE. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE BRAÇOS COM LÂMPADAS NOS POSTES DE ENERGIA ELÉTRICA NA AVENIDA CASTANHEIRAS NO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE IMPLANTAÇÃO DE FAIXA DE PEDESTRE COM SUA DEVIDA SINALIZAÇÃO NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NOS PONTOS EM FRENTE A ARTE CALHAS , AUTO ELÉTRICA PINHEIRÃO, BEM COMO EM FRENTE À FARMÁCIA MÃE TERRA.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4185/ind._no_972_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4185/ind._no_972_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA AVENIDA MAUÁ ESQUINA COM A RUA 04 NA VILA ALTA COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4186/ind._no_973_indica__-_ao_executivo_municipal_que_promova_eventos_culturais_direcionados_a_musica_no_departamento_de_cultura..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4186/ind._no_973_indica__-_ao_executivo_municipal_que_promova_eventos_culturais_direcionados_a_musica_no_departamento_de_cultura..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA JUNTO AO DEPARTAMENTO DE CULTURA EVENTOS CULTURAIS VOLTADOS Á MUSICA PARA INCENTIVAR OS PRATICANTES DESSA ARTE.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA FRANCISCO ANTÔNIO DA SILVA (RUA 10-A), NO TRECHO SITUADO ENTRE A RUA ANTÔNIO HORTOLONI (RUA 09), PARQUE DAS NAÇÕES UNIDAS E A RUA BENEDITO PEREIRA DE OLIVEIRA (RUA 05), JARDIM TANGARÁ._x000D_
 </t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA SEBASTIÃO BARRETO (RUA 08), ENTRE A RUA ANTÔNIO JOSÉ DA SILVA (RUA 07) COM A RUA ARLINDO LOPES DA SILVA (RUA 03), CENTRO.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 134/12 DE 27/02/2012, N° 539/09 DE 06/04/2009 E Nº 931/10 DE 30/08/2010 QUE SOLICITOU AO PODER PÚBLICO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, O CALÇAMENTO COM PARALELEPÍPEDOS DA RUA 8-A, FUNDOS DO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SE FAÇA UMA VISTORIA E REALIZE OPERAÇÃO TAPA BURACOS ONDE HAJA NECESSIDADE NOS CRUZAMENTOS DO BAIRRO NOVO TARUMÃ II.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA ESQUINA DA RUA OLÍVIO DE LIMA COM A RUA EUCLIDES GERALDO MEDEIROS, CENTRO.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE,  FAÇA A RECUPERAÇÃO DO ASFALTO (TAPA BURACOS) NA RUA 26, ESQUINA COM A RUA 20, COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, FAÇA A RECUPERAÇÃO DO ASFALTO (TAPA BURACOS) NA RUA 28, ESQUINA COM A RUA 110, NO JARDIM NOVO TARUMÃ II.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UMA CICLOVIA NA AVENIDA DAS AMOREIRAS EM TODA SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO PARA CONSTRUÇÃO DE UMA UPA (UNIDADE DE PRONTO ATENDIMENTO 24 HORAS) NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REUNIR UMA EQUIPE PARA REVISÃO DA NUMERAÇÃO DOS IMOVEIS, BEM COMO A IDENTIFICAÇÃO DE TODAS AS RUAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR UM DEPÓSITO DE RESTOS DE MATERIAL DE CONSTRUÇÃO PARA SER REPASSADO A QUEM PRECISA. _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS INDICATIVAS NOS BANHEIROS PUBLICOS DA PRAÇA DA BIBLIA.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA NA RUA NILO TORRES JARDIM ALTO ALEGRE.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PASSAGEM DO CAMINHÃO PIPA PARA MOLHAR AS RUAS E AVENIDAS NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA MUTUM NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A OPERAÇÃO TAPA BURACOS NA ESQUINA DA RUA ANTÔNIO BATISTA COSTA COM A RUA SEBASTIÃO BARRETO, CENTRO. </t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE SEMÁFOROS NAS PRINCIPAIS VIAS DE TRÂNSITO E DE TRÁFEGO DE PEDESTRES NO CENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE N°234/10 DE 15/03/2010, Nº 836/10 DE 09/08/2010, Nº1032/10 DE 27/09/2010, Nº 368/11 DE 18/04/2011, 389/11 DE 2504/2011, Nº943/11 DE 24/10/2011, N° 219/12 DE 12/03/2012, N° 442/12 DE 23/04/2012, E N° 836/12 DE 26/06/2012 AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A DEVIDA DEMARCAÇÃO E PINTURA NOS ESPAÇOS DO ESTACIONAMENTO DE VEICULOS FRENTE AO CENTRO CULTURAL.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TEMOS DA INDICAÇÃO DE N° 1196/10 DE 08/11/2010 AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE REDUTORES DE VELOCIDADE NAS IMEDIAÇÕES DA FEIRA LIVRE DO PRODUTOR NA RUA 24 ESQUINA COM A RUA 07.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE N° 172/10 DE 01/03/2010, N° 861/10 DE 08/08/2010 E N° 1134/11 DE 12/12/2011 QUE SOLICITOU AO EXECUTIVO MUNICIPAL, QUE DESENVOLVA ANUALMENTE UMA &amp;#8220;COLONIA DE FÉRIAS&amp;#8221; NO PERÍODO EM QUE OS ALUNOS ESTIVEREM EM FÉRIAS ESCOLAR.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE POSTES DE ILUMINAÇÃO NAS AVENIDAS E RUAS EM TORNO DA FACULDADE UNIC.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO WAGNER RAMOS QUE INTERCEDA JUNTO AO GOVERNO DO ESTADO DE MATO GROSSO A CONSTRUÇÃO DE ÁREA DE ACESSO AO DISTRITO DE SÃO JOAQUIM NA MT 358.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RETORNO DO ATENDIMENTO ODONTOLÓGICO NO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SUPERINTENDÊNCIA DO INCRA-MT PARCERIA COM A ASSOCIAÇÃO REGIONAL DE COOPERAÇÃO AGRÍCOLA &amp;#8211; ARCA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A PERMANÊNCIA DE UMA ENFERMEIRA NA CASA APOIO EM CUIABÁ MT.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, O SERVIÇO DE CALÇAMENTO NAS RUAS PALMIRA MORECH TAYANO E RUA DIVA MARTINS JUNQUEIRA NAS LATERAIS DA CRECHE DIVA MARTINS JUNQUEIRA NO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL NECESSIDADE DE INCLUIR NO CRONOGRAMA ESPORTIVO DO MUNICIPIO O TORNEIO DE XADREZ, TANTO PARA AS ESCOLAS QUANTO PARA O PÚBLICO INTERESSADO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE UM SISTEMA DE RASTREAMENTO ONLINE PARA VEICULOS E MAQUINAS PERTENCENTES AO MUNICIPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SEJA CRIADO ESPAÇOS PARA EXPOSIÇÃO DE TRABALHOS DE ARTISTAS PLÁSTICOS TANGARAENSE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INCLUIR A EDUCAÇÃO AMBIENTAL NA GRADE DE ENSINO NO MUNICIPIO DE TANGARÁ DA SERRA, NAS ESCOLAS PÚBLICAS, MUNICIPAIS E PARTICULARES CONFORME LEI FEDERAL N°9.795/99 E A CONSTITUIÇÃO FEDERAL NOS ART. 205 E 225.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UMA PRAÇA COMUNITARIA COM ACADEMIA AO AR LIVRE NO BAIRRO JARDIM DOS IPÊS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4187/ind._no_1044-_viabilize_um_psicologo_para_a_secretaria_de_esportes..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4187/ind._no_1044-_viabilize_um_psicologo_para_a_secretaria_de_esportes..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE UM PSICOLOGO PARA A SECRETARIA DE ESPORTES.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4223/ind._no1045-implantacao_de_faixa_de_pedestres_na_rua_32__escola_joao_batista..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4223/ind._no1045-implantacao_de_faixa_de_pedestres_na_rua_32__escola_joao_batista..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA ISMAEL JOSÉ DO NASCIMENT ESQUINA COM A RUA 32 AOS FUNDOS DO COLÉGIO JOÃO BATISTA.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4224/ind._no1046-_verifique_e_refaca_a_faixa_de_pedestres_avenida_tranquedo_neves_em_frente_ao_colegio_airton_sena..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4224/ind._no1046-_verifique_e_refaca_a_faixa_de_pedestres_avenida_tranquedo_neves_em_frente_ao_colegio_airton_sena..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REFAÇA A FAIXA DE PEDESTRES NA AVENIDA TRANQUEDO NEVES EM FRENTE AO COLEGIO ESCOLA AIRTON SENA.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO AO DEPUTADO FEDERAL CARLOS BEZERRA A DESTINAÇAO DE EMENDA PARLAMENTAR PARA AQUISIÇAO DE UMA PÁ CARREGADEIRA OU UM TRATOR COM CONCHA PARA AVITAN ASSOCIAÇÃO DE AVITULTORES DE TANGARA DA SERRA</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A COLOCAÇÃO DE TELAS DE PROTEÇÃO EM TODOS OS BUEIROS DA CIDADE DE TANGARA DA SERRA-MT</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA EMPAER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A TROCA DAS LÂMPADAS QUEIMADAS E A PODA DE ÁRVORES NA AVENIDA DAS PALMEIRAS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A PRESTAÇÃO DE SERVIÇOS DE CAMINHÃO PIPA NO BAIRRO MORADA DO SOL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DA INDICAÇÃO DE N° 044/13 DE 21/01/2013 QUE SOLICITOU AO EXECUTIVO MUNICIPAL QUE SEJA INSTALADA ILUMINAÇÃO PÚBLICA (LUMINÁRIAS) NA ESTRADA 05, LIGAÇÃO COM A AVENIDA DA PAZ AO LADO DA CASA DE ORAÇÃO SÃO FRANCISCO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A IMPLANTAÇÃO DE PLACA DE SINALIZAÇÃO &amp;#8220;PARE&amp;#8221; NOS CRUZAMENTOS DA RUA JULIO MARTINEZ BENEVIDES ENTRE AS RUAS EROTIDES PADILHA (15) ATÉ A RUA 24 A NO BAIRRO CIDADE ALTA II.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 176/09 DE 02/02/2009, 144/13 DE 04/02/2013 E 795/13 DE 11/06/2013, QUE INDICOU AO EXCELENTÍSSIMO DEPUTADO ESTADUAL WAGNER RAMOS QUE ENCAMINHE AO SETOR COMPETENTE A SOLICITAÇÃO DE CONSTRUÇÃO DO RU - RESTAURANTE UNIVERSITÁRIO PARA UNEMAT CAMPUS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 726/10 DE 28/06/2010 E N° 216/12 DE 12/03/2012 AO EXCELENTÍSSIMO DEPUTADO ESTADUAL SENHOR WAGNER RAMOS, QUE VIABILIZE RECURSOS JUNTO AO GOVERNO DO ESTADO, PARA A CONSTRUÇÃO DA NOVA SEDE DA EMPAER EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL O AUMENTO DE FUNCIONÁRIOS DO ESTADO NA POLÍCIA JUDICIÁRIA CIVIL NO MUNICÍPIO DE TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA A SECRETARIA DE TRABALHO E ASSISTENCIA SOCIAL &amp;#8211; SETAS DO ESTADO DE MATO GROSSO SENHORA ROSELI BARBOSA A AQUISIÇÃO DE COBERTORES, LENÇOES  E CADEIRAS DE FIO PARA OS ACOMPANHANTES DE PACIENTES INTERNADOS NO HOSPITAL MUNICIPAL DO MUNICIPIO DE TANGARA DA SERRA-MT</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A FISCALIZAÇÃO DA REMOÇÃO DOS TIRA ENTULHO DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MINICIPAL, A RECUPERAÇÃO DOS PONTOS CRITICOS DAS ESTRADAS RURAIS NO PERÌMETRO DAS ALDEIAS INDÌGENAS. </t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DEPUTADO FEDERAL NILSON LEITÃO, QUE VIABILIZE RECURSOS FINANCEIROS ATRAVÉS DE EMENDA PARLAMENTAR OU JUNTO A FUNAI, VISANDO Á MELHORIA NAS ESTRADAS INDÍGENAS. </t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FIXAR PLACAS EM LOCAIS VISIVEIS COM O NÚMERO DE TELEFONE DA OUVIDORIA EM TODAS AS UNIDADES DE SAÚDE DA FAMILIA, POSTOS DE SAÚDE E LUGARES PUBLICOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAR OUTDOOR COM TELEFONES UTEIS EM IMOVEIS DO MUNICIPIO PARA QUE OS CIDADÃOS AO AVISTAREM PROBLEMAS ENTRAR EM CONTATO PELOS TELEFONES DISPONIVEIS.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS INDICATIVAS SOBRE AS POTENCIALIDADES E INFORMAÇÕES EM NUMEROS DO MUNICIPIO DE TANGARA DA SERRA EM TODAS AS RODOVIAS ESTADUAIS E FEDERAIS QUE CORTAM O MUNICIPIO OU ESTEJAM PRÓXIMAS COMO NAS BRS 364 E 163 E MTS; 240, 242, 339, 358, 480 ENTRE OUTROS.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE ACADEMIA DA TERCEIRA IDADE NO BOSQUE MUNICIPAL ILTO FERREIRA COUTINHO.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO A NECESSIDADE DE PROVIDENCIAR A LIMPEZA DAS MARGENS DO ANEL VIARIO E O CANTEIRO CENTRAL NO TRECHO ENTRE A MT 358 E A ROTATÓRIA DE ACESSO AO BAIRRO ALTO DA BOA VISTA EM TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INCLUIR NO CALENDÁRIO DE EVENTOS DO MUNICÍPIO A COMEMORAÇÃO AO DIA NACIONAL DO SURDO A SER REALIZADO DIA 26 DE SETEMBRO.  </t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4188/ind._no_1084-_caminhao_pipa_do_jardim_california..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4188/ind._no_1084-_caminhao_pipa_do_jardim_california..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO JARDIM CALIFORNIA.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4191/ind._no_1086-troca_de_lampada_na_rua_9-a_entre_a_rua_38_e_a_rua_40_no_jardim_13_de_maio._16.08.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4191/ind._no_1086-troca_de_lampada_na_rua_9-a_entre_a_rua_38_e_a_rua_40_no_jardim_13_de_maio._16.08.13.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REPOSIÇÃO DA LÂMPADA QUEIMADAS NA RUA 9-A ENTRE A RUA 38 E A RUA 40 NO JARDIM 13 DE MAIO.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÃO DO TRABALHO DE TAPA BURACO NA RUA MANOEL DIONISIO SOBRINHO BAIRRO CENTRO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE,  FAÇA A RECUPERAÇÃO DO ASFALTO (TAPA BURACOS) NA RUA 22, ESQUINA COM A RUA 19, JARDIM SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE BRAÇO DE LUZ NO POSTE EXISTENTE NA RUA J ESQUINA COM A AVENIDA DAS PALMEIRAS, NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 24, NO TRECHO SITUADO ENTRE A RUA 60 E A RUA 70, NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A COLOCAÇÃO DE MEIO FIO, NOS TRECHOS RESTANTES, NA RUA VEREADOR BRASELINO GOMES (RUA 40) E RUA ANTONIO BARBEIRO HERREIRO (RUA 13-A), VILA HORIZONTE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL FORTALECER PROGRAMA DE SAÚDE RURAL NAS COMUNIDADES RURAIS E POVOS INDÍGENAS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO DE RECUPEÇÃO DA ESTRADA DA GLEBA AURORA</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A LIMPEZA DO PÁTIO DO CEJA CENTRO DE EDUCAÇÃO DE JOVENS E ADULTOS ANTONIO CASAGRANDE</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4192/ind._no_1105_reiteracao_da_indicacao__no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4192/ind._no_1105_reiteracao_da_indicacao__no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO Nº 486/13 QUE INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE UM PROJETO DE TRAFEGO PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4226/ind._no1106_-_caminhao_pipa_jardim_tangara_ii.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4226/ind._no1106_-_caminhao_pipa_jardim_tangara_ii.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO JARDIM TANGARA II.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4193/ind._no_1107_indica_ao_governador_do_estado_que_faca_a_manutencao_na_br_339_que_liga_ao_assentamento_antonio_conselheiro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4193/ind._no_1107_indica_ao_governador_do_estado_que_faca_a_manutencao_na_br_339_que_liga_ao_assentamento_antonio_conselheiro.docx</t>
   </si>
   <si>
     <t>INDICA AO GOVERNO DO ESTADO DE MATO GROSSO QUE FAÇA OS DEVIDOS REPAROS E A MANUTENÇÃO NA MT 339 QUE DA ACESSO AO ASSENTAMENTO ANTONIO CONSELHEIRO</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REDUZIR A CARGA HORARIA DOS SERVIDORES MUNICIPAIS QUE SÃO TUTORES OU RESPONSÁVEIS POR PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO VISANDO A REVITALIZAÇÃO DO CORREGO ARAPUTANGA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO DE MATO GROSSO SR. SILVAL BARBOSA E AO EXCELENTÍSSIMO DEPUTADO ESTADUAL SR WAGNER RAMOS A NECESSIDADE DE CONSTRUIR UMA CICLOVIA ILUMINADA AS MARGENS DA MT 480 SENTIDO RESIDENCIAL DONA JULIA ATÉ A COMUNIDADE DA LINHA 12 EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL COLOCAR TAMPAS NOS BUEIROS NAS RUAS 11 E 18 DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DO SETOR COMPETENTE, PROVIDENCIE EXTENSÃO DE ILUMINAÇÃO PÚBLICA (POSTES) NA RUA 12 (JOSÉ CORSINO), ENTRE RUA 19 E RUA 21, BAIRRO JARDIM UIRAPURU.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/635/635_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/635/635_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO COMANDO REGIONAL VII A NECESSIDADE DE MUDAR O ACHADOS E PERDIDOS LOCALIZADO NA VILA ESMERALDA PARA UM LOCAL MAIS CENTRALIZADO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E A SECRETARIA DE ESPORTES DE TANGARÁ DA SERRA A NECESSIDADE DE REALIZAR PARCERIA COM A COMUNIDADE DA LINHA 12, VISANDO A ADEQUAÇÃO DOS PAVILHÕES DA COMUNIDADE EM QUADRA POLI ESPORTIVAS.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA ALZIRO ZARUR (RUA 12), NO TRECHO SITUADO ENTRE A RUA 05 E A RUA 06, VILA ALTA.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A AMPLIAÇÃO DA REDE DE ENERGIA COM INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ROTATÓRIA DO ANEL VIÁRIO QUE FAZ LIGAÇÃO À ESTRADA DO JARDIM ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA À JUIZA TÍTULAR DA 1ª VARA DO TRABALHO DE TANGARA DA SERRA - MATO GROSSO, QUE EM AÇÕES DE DANOS MORAIS COLETIVOS, OS VALORES DE CONDENAÇÃO SEJAM DESTINADOS À SOCIEDADE LESADA.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO JUIZ TITULAR DA 2ª VARA DO TRABALHO DE TANGARÁ DA SERRA - MATO GROSSO, QUE EM AÇÕES DE DANOS MORAIS COLETIVOS, OS VALORES DE CONDENAÇÃO SEJAM DESTINADOS À SOCIEDADE LESADA.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO MINISTÉRIO PÚBLICO DO TRABALHO EM MATO GROSSO, QUE EM AÇÕES DE DANOS MORAIS COLETIVOS, OS VALORES DE CONDENAÇÃO SEJAM DESTINADOS À SOCIEDADE LESADA.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 372/13 DE 19/03/2013, QUE INDICOU AO EXECUTIVO MUNICIPAL, PARA QUE PROMOVA ATRAVÉS DE CONCORRÊNCIA PÚBLICA, A CONSTRUÇÃO DE UM NOVO TERMINAL RODOVIÁRIO MUNICIPAL, ASSIM COM, A CONCESSÃO DE EXPLORAÇÃO DOS SERVIÇOS PRESTADOS PELO MESMO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL IMPLEMENTAÇÃO DE ÁREAS DE LAZER E ATIVIDADES CULTURAIS NAS COMUNIDADES RURAIS.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO DE RECUPERAÇÃO DA ESTRADA DO RANCHÃO.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CRIAR COORDENAÇÃO DO SERVIÇO DE INSPEÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE INSTALE UM GUARD RAIL NA RUA 13 DO BAIRRO NOSSA SENHORA APARECIDA NO COREGO BURITI.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4194/ind._no_1153_-_implantacao_de_sargeta_tipo_vale_de_escoamento_rua_24_vom_a_rua_50_e_na_rua_24_com_a_rua_60_no_jardim_novo_taruma..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4194/ind._no_1153_-_implantacao_de_sargeta_tipo_vale_de_escoamento_rua_24_vom_a_rua_50_e_na_rua_24_com_a_rua_60_no_jardim_novo_taruma..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS TIPO VALA DE ESCOAMENTO DE AGUAS PLUVIAIS NAS ESQUINAS DA RUA 24 COM A RUA 50 E NA RUA 24 ESQUINA COM A RUA 60 NO JARDIM NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4227/ind._no1154_-_caminhao_pipa__estrada_do_mitu.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4227/ind._no1154_-_caminhao_pipa__estrada_do_mitu.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR A ESTRADA DA CHACARA DO MITU</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UM ESTUDO DE ANALISE SOCIOECONOMICO VISANDO A DEMANDA DOS UNIVERSITARIOS TANGARAENSES QUE NECESSITAM DE AUXILIO FINANCEIRO PARA CUSTEIO DO TRANSPORTE UNIVERSITARIO DENTRO E FORA DO MUNICIPIO. </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO VIÁRIA NO BAIRRO PARQUE DAS MANSÕES EM TODAS AS RUAS QUE NÃO HÁ , BEM COMO PLACAS INDICATIVAS DOS RESPECTIVOS LOGRADOUROS. </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL E A SECRETARIA DE AGRICULTURA DE TANGARÁ DA SERRA A NECESSIDADE DE ELABORAR PROGRAMA DE INCENTIVO VISANDO A CRIAÇÃO DE PEQUENAS HORTAS NA ÁREA URBANA DA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UM CONCURSO DE FOTOGRAFIAS COM O SEGUINTE TEMA: VAMOS REVELAR TANGARÁ.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FIRMAR PARCERIA COM O CARTÓRIO ELEITORAL PARA A REALIZAÇÃO DE UMA CAMPANHA VISANDO ATUALIZAR O CADASTRO DE ELEITORES EM TANGARÁ DA SERRA</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA PALMIRA MORECH TAYANO NO TRECHO ENTRE ESCOLA ESTADUAL PATRIARCA DA INDEPENDÊNCIA E O CENTRO DE CONVIVÊNCIA DO IDOSO E NA RUA FRANCISCO SERRANO PRÓXIMO A IGREJA ASSEMBLÉIA DE DEUS E O POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO DE SERVIÇOS E MANUTENÇÃO DA RUA CACHOEIRINHA, JARDIM BALNEÁRIO.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE URGENTE ESTUDO PARA SANAR OS PROBLEMAS DE ALAGAMENTO DA RUA 5-A, NO JARDIM TANGARÁ.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA JOVINO PEDRO DO NASCIMENTO (RUA 46), NO TRECHO SITUADO ENTRE A RUA ANTONIO JOSÉ DA SILVA (RUA 07) E A RUA ANTÔNIO HORTOLANI (RUA 09), JARDIM EUROPA.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DO PONTO DE ONIBUS NA ROTATÓRIA DA AVENIDA TANCREDO NEVES COM A AVENIDA JARDIM DA PAZ._x000D_
 </t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO A MESA DIRETORA DA CÂMARÁ MUNICIPAL A AQUISIÇÃO DE UM GERADOR DE ENERGIA ELETRICA PARA SUBSTITUIR EVENTUAIS QUEDAS DE ENERGIA. </t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4195/ind._no_1191-servreparacao_de_iluminarias_nos_postes_do_jd_california.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4195/ind._no_1191-servreparacao_de_iluminarias_nos_postes_do_jd_california.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DAS LAMPADAS NO BAIRRO JARDIM CALIFORNIA NAS LUMINARIAS QUE ESTEJAM DANIFICADAS.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IDENTIFICAR TODOS OS LOCAIS DO MUNICIPIO EM QUE NÃO HÁ SINAL DE TELEFONIA MOVEL E SOLICITAR JUNTO AO ESTADO QUE AS OPERADORAS INSTALEM A QUANTIDADE DE ANTENAS NECESSARIAS PARA UMA COBERTURA TOTAL.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A VIABILIDADE DE ABRIR UMA RUA NO BAIRRO JARDIM SANTA LUCIA, NA RUA 6-A LIGANDO AO BAIRRO JARDIM ITALIA.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTITUIR A SEMANA MUNICIPAL DE INCENTIVO AO USO SUSTENTAVEL DA ÁGUA, NAS ESCOLAS DA REDE MUNICIPAL DE ENSINO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇAO DE UM TEC PONTO PARA RECEBER LIXOS ELETRONICOS PARA OS DEVIDOS REAPROVEITAMENTOS OU RECICLAGEM EM TODA A CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA A ASSEMBLEIA LEGISLATIVA DO ESTADO DE MATO GROSSO A NECESSIDADE DE IMPLANTAR UM ESPAÇO RESERVADO PARA OS VEREADORES DESENVOLVEREM OS TRABALHOS LEGISLATIVOS, BEM COMO INTEGRAR O PODER LEGISLATIVO DE TODO ESTADO.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUEM ALTERNATIVAS ATRAVÉS DOS SETORES COMPETENTES PARA QUE ATENDA AS REIVINDICAÇÕES DA ASSOCIAÇÃO VALE DO TARUMÃ ASSENTAMENTO ANTÔNIO CONSELHEIRO, FEITAS ATRAVÉS DO OFICIO EM ANEXO, PARA MELHORIAS DAQUELA REGIÃO.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A TROCA DAS LÂMPADAS QUEIMADAS NA RUA KAYABI, VILA ARAPUTANGA NESTE MUNICÍPIO. _x000D_
 </t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A COLOCAÇÃO DE MEIO FIO, NOS TRECHOS RESTANTES, NA RUA KAYABI E RUA TUPI, VILA ARAPUTANGA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXTENSÃO DOS SERVIÇOS DE TRANSPORTE COLETIVO NA UNIVERSIDADE UNIC E A CONSTRUÇÃO DE ABRIGO NAS PARADAS DE ÔNIBUS PRÓXIMAS DO LOCAL.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAZ A COLETA CORRETA E UM LOCAL APROPRIADO PARA ARMAZENAMENTO DO LIXO NA FEIRA DO PRODUTOR DA VILA ALTA.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DO TRABALHO DE TAPA BURACO NA RUA 24 &amp;#8220;A&amp;#8221; NO BAIRRO JARDIM TANGARA II EM FRENTE A CASA DE N° 293W.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, SE FAÇA UMA LIMPEZA (LIXOS E ENTULHOS) NAS APP (ÁREA DE PRESERVAÇÃO PERMANENTE), AO LONGO DO CÓRREGO BURITI, ÁREA CENTRAL DA CIDADE E QUE BUSQUE ALTERNATIVAS PARA MELHORIAS DESTES LOCAIS.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4197/ind._no_1225_servico_de_tapa_buraco_na_avenida_tranquedo_neves_entre_a_rua_03_e_a_avenida_ismael_jose_do_nascimento.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4197/ind._no_1225_servico_de_tapa_buraco_na_avenida_tranquedo_neves_entre_a_rua_03_e_a_avenida_ismael_jose_do_nascimento.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O SERVIÇO DE TAPA BURACO NA AVENIDA TRANQUEDO NEVES ENTRE A RUA 03 E A AVENIDA ISMAEL JOSE DO NASCIMENTO EM FRENTE Á CLINICA DA CRIANÇA NO CENTRO</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4198/ind._no_1226_-_que_o_executivo_municipal_faca_a_reforma_do_psf_da_vila_alta.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4198/ind._no_1226_-_que_o_executivo_municipal_faca_a_reforma_do_psf_da_vila_alta.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REFORMA DO PSF DA VILA ALTA.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO GOVERNO DO ESTADO DE MATO GROSSO, QUE REALIZE OBRAS DE RECUPERAÇÃO DO ACOSTAMENTO NA MT 358 NO KM 4,5, NO TRECHO CONHECIDO COMO CURVA DA PARAÍSO.   </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PLANO DE FOMENTO VISANDO O DESENVOLVIMENTO LOCAL VIA UNIDADES DE NEGÓCIOS.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UM ESTUDO TÉCNICO PARA A IMPLANTAÇÃO DA CEASA (CENTRAL DE ABASTECIMENTO) EM TANGARÁ DA SERRA- MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE AUTORIZAR A DIVULGAÇÃO SOBRE AS BELEZAS NATURAIS DO MUNICIPIO NOS PÁRA-BRISAS TRASEIROS DOS TAXIS DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PROVIDENCIAR UMA EQUIPE DE USF MÓVEL, PARA ATENDER COMUNIDADES RURAIS, DISTRITOS E LOCAIS QUE NÃO DISPÕE DE COBERTURA MÉDICA E ODONTOLOGICA DA REDE PUBLICA DE SAÚDE.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA AO EXECUTIVO MUNICIPAL E À SECRETÁRIA MUNICIPAL DE SAÚDE, A NECESSIDADE DA CRIAÇÃO DE UM CENTRO DE ATENDIMENTO DE SAÚDE EXCLUSIVO PARA A CRIANÇA E AO ADOLESCENTE.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LIMPEZA NA RUA 17 COM A RUA 06 NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CASCALHAMENTO DO TRECHO QUE DÁ ACESSO AO DISTRITO DE JOAQUIM DO BOCHE ATÉ O ASFALTO.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA CALÇADA ENTORNO DA CRECHE FUTURO BRILHANTE LOCALIZADA NA RUA 43 ESQUINA COM A RUA 5 NO BAIRRO JARDIM SANTA MARTA Nº 180. </t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SEJA FEITO A MANUTENÇÃO DO BEBEDOURO NO POSTO DE SAÚDE DO BAIRRO JARDIM PRESIDENTE LOCALIZADO NA RUA 17 NO HOSPITAL MUNICIPAL E NO SINE</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE CALÇADA DEFRONTE DA UNIDADE DE SAÚDE DA FAMÍLIA, SITUADA NA RUA 13-A, ESQUINA COM A RUA 40, JARDIM SANTA IZABEL.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA RUA BENEDITO PINTO DA SILVA (RUA 05) ENTRE A RUA SEBASTIÃO BARRETO (RUA 08) E RUA HITLER SANSÃO (RUA 10), CENTRO.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 30 B ESQUINA COM A RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), VILA ALTA III.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O RECAPEAMENTO ASFÁLTICO DA RUA EUCLIDES GERALDO DE MEDEIROS (RUA 13) ESQUINA COM A RUA JOÃO ELIAS RAMOS (RUA 38), JARDIM EUROPA.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4199/ind._no_1260_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_20.09.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4199/ind._no_1260_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_20.09.13.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 15 ESQUINA COM A RUA 20 NO JARDIM ITALIA.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4200/ind._no_1261-serv.iluminacao_publica_rua_gumercindo_a._marques.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4200/ind._no_1261-serv.iluminacao_publica_rua_gumercindo_a._marques.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TROQUE AS LAMPADAS DA RUA GUMERCINDO A. MARQUES (4 A) ENTRE A VILA SÃO PEDRO E O JARDIM PARATI</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A ELABORAÇÃO DE UM PROJETO PROPONDO DESCONTOS NO IPTU DE 2014 PARA PROPRIETÁRIOS DE IMÓVEIS QUE INVESTIREM EM CONSTRUÇÃO DE PASSEIO, MURO, PINTURA DA CASA E OUTRAS AÇÕES RELEVANTES PARA O MUNICIPIO.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE TANGARÁ DA SERRA-MT. </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/660/660_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE CASCALHAMENTO NA ESTRADA VICINAL ENTRE AS COMUNIDADES DO PÉ DE GALINHA E ATERRO.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONTRATAÇÃO DE ADOLESCENTES, JOVENS E IDOSOS, ATENDIDOS EM MEDIDAS SOCIO &amp;#8211; EDUCATIVAS, PELAS EMPRESAS CONTRATADAS PELOS ORGAOS DA ADMINISTRAÇÃO PUBLICA MUNICIPAL DIRETA E INDIRETA.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE URGENTE DE CANALIZAÇÃO E DRENAGEM DE ÁGUAS PLUVIAIS NA RUA 10 ESQUINA COM A RUA 5 NO BAIRRO JARDIM TANGARÁ I.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, AMPLIE AS POLITICAS SOCIAIS NO MUNICÍPIO, INSERINDO E FORNECENDO A POPULAÇÃO KIT DE HIGIENE BUCAL DENTRO DA FARMÁCIA BÁSICA MUNICIPAL. </t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4231/ind._no1279_servico_de_estruturacao_hidraulica_do_psf_da_cohab_taruma.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4231/ind._no1279_servico_de_estruturacao_hidraulica_do_psf_da_cohab_taruma.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A ESTRUTURAÇÃO HIFRAULICA NECESSARIA PARA A PRESTAÇÃO DE SERVIÇO DOS SERVIDORES DO PSF DA COHAB TARUMA.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4201/ind._no_1280_que_o_executivo_municipal_reponha_a_medicacao_que_esta_em_falta..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4201/ind._no_1280_que_o_executivo_municipal_reponha_a_medicacao_que_esta_em_falta..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REPONHA A MEDICAÇÃO QUE ESTA EM FALTA NO PSF DA COHAB TARUMÃ</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA RUA J, ESQUINA COM A RUA 60, NOVO TARUMÃ.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA ISMAEL JOSÉ DO NASCIMENTO (RUA 01), ENTRE A RUA 58-A E A RUA 60-A, MONTE LÍBANO.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DA ESTRADA DO CÓRREGO DAS PEDRAS.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REFORMA DA PONTE QUE DA ACESSO A ESTRADA DOS 40 LOTES NO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR UMA AREA PARA IMPLANTAÇÃO DE UM ESPAÇO DE CONVIVENCIA &amp;#8220;VIVENDO A EXPERIENCIA&amp;#8221; PARA TERCEIRA IDADE EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO TECNICO EMERGENCIAL PARA COLOCAÇÃO DE UM REDUTOR DE VELOCIDADE (QUEBRA MOLAS) NA RUA ANTONIO JOSÉ DA SILVA (07) COM A RUA HITLER SANSÃO (10)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UMA COMISSÃO PRÓ INSTALAÇÃO DO HOSPITAL PUBLICO REGIONAL EM TANGARA DA SERRA, COM REPRESENTANTES DE TODOS OS PODERES CONSTITUÍDOS, SOCIEDADE, UNIVERSIDADES, CLUBES DE SERVIÇO, SINDICATOS, MAÇONARIA, ASSOCIAÇÕES, ENTIDADES REPRESENTATIVAS, ATIVISTAS LOCAIS E PARTIDOS POLITICOS.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTITUIR A REDUÇÃO DE IMPOSTO PREDIAL E TERRITORIAL URBANO AOS PROPRIETÁRIOS DE IMÓVEIS RESIDÊNCIAIS E NÃO RESIDENCIAIS, QUE ADOTEREM MEDIDAS QUE ESTIMULEM A PROTEÇÃO, PRESERVAÇÃO E RECUPERAÇÃO DO MEIO AMBIENTE, COM A SEGUINTE DENOMINAÇÃO &amp;#8220;IPTU VERDE&amp;#8221;</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO VIÁRIA NAS RUAS DESPROVIDAS DE SINALIZAÇÃO NO BAIRRO JARDIM AMÉLIA.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE ATRAVÉS DO SETOR COMPETENTE, FAÇA UM LEVANTAMENTO DOS TERRENOS DESOCUPADOS (ÁREAS INSTITUCIONAIS) PERTENCENTES AO MUNICÍPIO, E PROMOVA UMA TENDENCIA PÚBLICA PARA VENDA DESSES TERRENOS E QUE SEJAM INVESTIDOS EM OUTROS SETORES.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA A REMOÇÃO DO ENTULHO NO BAIRRO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA A REFORMA DO CENTRO COMUNITÁRIO DO BAIRRO JARDIM ALTO ALEGRE</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ZECA VIANA A RECUPERAÇÃO DE EMENDA PARLAMENTAR PARA INSTALAÇÃO DE DUAS ACADEMIAS UMA NO DISTRITO DE PROGRESSO E UMA NO BAIRRO JARDIM CALIFÓNIA</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CONSERTO DO TELEFONE PÚBLICO NO DISTRITO DE SÃO JORGE.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4202/ind._no_1308-_implantacao_de_placas_de_sinalizacao_de_transitona_rua_22_da_avenida_ismael_jose_do_nascimento_ate_a_rua_17_-_a_da_cohab_taruma..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4202/ind._no_1308-_implantacao_de_placas_de_sinalizacao_de_transitona_rua_22_da_avenida_ismael_jose_do_nascimento_ate_a_rua_17_-_a_da_cohab_taruma..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRANSITO NA RUA 22 COM A AVENIDA ISMAEL JOSE DO NASCIMENTO ATÉ A RUA 17- A NA COHAB TARUMÃ</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4233/ind._no1309_-_indica_ao_executivo_municipal_que_promova_uma_campanha_de_esclarecimento_sobre_o_hantavirus..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4233/ind._no1309_-_indica_ao_executivo_municipal_que_promova_uma_campanha_de_esclarecimento_sobre_o_hantavirus..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROMOVA UMA CAMPANHA DE ESCLARECIMENTO SOBRE O HANTAVÌRUS</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4203/ind._no_1310-indica_ao_executivo_municipal_que_faca_a_aquisicao_de_um_veiculo_para_a_fiscalizacao_e_combate_de_edenias_para_a_secretaria_de_saude..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4203/ind._no_1310-indica_ao_executivo_municipal_que_faca_a_aquisicao_de_um_veiculo_para_a_fiscalizacao_e_combate_de_edenias_para_a_secretaria_de_saude..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A AQUISIÇÃO DE UM VEÍCULO PARA A FISCALIZAÇÃO E COMBATE DE ENDEMIAS PARA A SECRETARIA DE SAÚDE.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A TROCA DE LÂMPADAS QUEIMADAS NA RUA 15 DE NOVEMBRO, RUA 13 DE MAIO, E A RUA MATILDA, VILA PORTUGUESA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A RESTAURAÇÃO E LIMPEZA DA BOCA DE LOBO SITUADA NA RUA NEFTES DE CARVALHO (RUA 19) ESQUINA COM A RUA DÉCIO BURALI (RUA 22), JARDIM PLANALTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A COLOCAÇÃO DE MEIO FIO, NA RUA DÉCIO BURALI (RUA 22), JARDIM PLANALTO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE PODA DE ÁRVORES NA PRAÇA DOS PIONEIROS EM FRENTE A IGREJA INTERNACIONAL DA GRAÇA DE DEUS.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE UMA FAIXA DE PEDESTRE JÁ EXISTENTE EM FRENTE O SHOPPING TANGARÁ</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA A MESA DIRETORA DA CÂMARA MUNICIPAL DE TANGARÁ DA SERRA A NECESSIDADE DE AGENDAR AINDA ESTE ANO A PRIMEIRA SESSÃO ITINERANTE NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> 	INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ADEQUAÇÃO DE UM PONTO DE ONIBUS COM COBERTURA E AS DEVIDAS SINALIZAÇÕES NA AVENIDA BRASIL, EM UMA QUADRA ACIMA DO SUPERMERCADO BIG MASTER._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAÇÃO DE UM PROGRAMA DE INCENTIVOS A PRODUÇÃO DE HORTAS EM TERRENOS BALDIOS EM TANGARÁ DA SERRA._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PATROLAMENTO E CASCALHAMENTO NOS PONTOS CRÍTICOS DA ESTRADA QUE DÁ ACESSO AO ASSENTAMENTO BEZERRO VERMELHO VALE DO SOL II.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4204/ind._no_1341-implantacao_de_luminaria_na_rotatoria_da_avenida_cuiaba_centro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4204/ind._no_1341-implantacao_de_luminaria_na_rotatoria_da_avenida_cuiaba_centro.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O LEVANTAMENTO DE TODAS AS LUMINARIAS E FAÇA A TROCA DAS LAMPADAS QUEIMADAS NA AVENIDA CUIABA NO CENTRO PARA PROPORCIONAR MAIS SEGURANÇA A MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4205/ind._no_1342_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4205/ind._no_1342_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS E LIMPEZA DO BUEIRO QUE ESTÁ ENTUPIDO, EXALANDO ODOR INSUPORTÁVEL NA RUA 26, ESQUINA COM A RUA 20, NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE PROVIDENCIE A RECUPERAÇÃO DA ILUMINAÇÃO DA AVENIDA ISMAEL JOSE DO NASCIMENTO (SENTIDO JARDIM VITÓRIA), AVENIDA LIONS INTERNACIONAL E AVENIDA DAS AMOREIRAS NO BAIRRO JARDIM DOS IPES.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE VIABILIZE A ABERTURA DA RUA 36, SENDO DA AVENIDA ISMAEL JOSÉ NASCIMENTO ATÉ A 5A, E ABERTURA DA RUA 3A, ENTRE A RUA 38 E A RUA 34 DO BAIRRO VILA HORIZONTE, CHÁCARA DA TUBAINA.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE MEIO FIO EM TODA A EXTENSAO DA RUA 11 ESQUINA COM A RUA 31 DO BAIRRO TAPIRAPUÃ .</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE COLOQUE TACHÃO PARA A SINALIZAÇÃO DE VEICULOS NA RUA 7 ESQUINA COM A RUA 10 E NA RUA 7 ESQUINA COM A RUA 24 PRÓXIMO A FEIRA DO PRODUTOR.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DO PROJETO CIDADE DIGITAL COM INTERNET GRATUITA EM LOCAIS ESTRATÉGICOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA RÉPLICA DA CASA DO SR. HÉLIO TAVARES E MARIQUINHA TAVARES NO PÁTIO DA NOVA SEDE DA PREFEITURA MUNICIPAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO DE LEI QUE ISENTE OS APOSENTADOS QUE GANHAM UM SALÁRIO MINIMO E QUE NÃO TENHA OUTRA RENDA PARA PAGAR A TAXA DE ESGOTO.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE FIRMAR UM TERMO DE COOPERAÇÃO ENTRE A PREFEITURA E DEFENSORIA PUBLICA VISANDO DAR AGILIDADE AOS PROCESSOS DE REGULARIZAÇÃO FUNDIARIA EM TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PUBLICAR NO PORTAL DO MUNICIPIO NA INTERNET, A LISTA DE ESPERA DE CONSULTAS COMUNS OU ESPECIALIZADAS, EXAMES, CIRURGIAS E QUAISQUER OUTROS PROCEDIMENTOS OU AÇÕES DE SAÚDE AGENDADA PELOS CIDADÃOS DO MUNICIPIO DE TANGARÁ DA SERRA- MT.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4234/ind._no1375_que_faca_o_levantamento_nas_lampadas_queimadas_nos_bairros_e_recoloqueas..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4234/ind._no1375_que_faca_o_levantamento_nas_lampadas_queimadas_nos_bairros_e_recoloqueas..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O LEVANTAMENTO DAS LAMPADADAS QUEIMADAS NOS BAIRROS E RECOLOQUEAS.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4206/ind._no_1376-_implantacao_de_redutor_de_velocidade_rua_1_com_a_rua_32_no_centro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4206/ind._no_1376-_implantacao_de_redutor_de_velocidade_rua_1_com_a_rua_32_no_centro.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA AVENIDA ISMAEL JOSE DO NASCIMENTO SOB ESQUINA COM A RUA 32 NO CENTRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4207/ind._no_1377_reiteracao_da_indicacao_no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_11.10.13.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4207/ind._no_1377_reiteracao_da_indicacao_no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_11.10.13.docx</t>
   </si>
   <si>
     <t>REITERO OS TERMOS DA INDICAÇÃO DE Nº 1206 QUE INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UMA VALA DE ESCOAMENTO DE ÁGUA PLUVIAIS NO ENTRONCAMENTO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO COM A RUA 24 PARA EVITAR QUE A AGUA DAS CHUVAS SE ADENTRE NAS CASAS E COMERCIOS NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A COLOCAÇÃO DE MEIO FIO, NOS TRECHOS RESTANTES, NA RUA FLORIANO PEIXOTO, RUA MATILDE E RUA 15 DE NOVEMBRO, VILA PORTUGUESA, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA E A COLOCAÇÃO DE MEIO FIO NA AVENIDA RAMON SANCHES MARQUES, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE LOCAL PARA ABATE DE SUÍNOS, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, ATRAVÉS DO SETOR COMPETENTE, QUE PROVIDENCIE A INSTALAÇÃO DE VENTILADORES E CLIMATIZADORES NA CASA DE APOIO PERTENCENTE AO MUNICÍPIO TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE REALIZE OPERAÇÃO TAPA BURACOS NA RUA JOÃO DO PRADO ARANTES (RUA 14), ESQUINA COM A RUA ARLINDO L. DA SILVA (RUA 03), CENTRO.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>INDICA AO SENADOR BLAIRO MAGGI UMA EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PATRULHA MECANIZADA A FIM DE ATENDER A COMUNIDADE DO ASSENTAMENTO ANTONIO CONSELHEIRO NO MUNICIPIO DE TANGARÁ DA SERRA-MT</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.docx</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL UM CARRO ATRAVÉS DE COMODATO PARA ATENDER EXCLUSIVAMENTE O LAR DO IDOSO DE TANGARA DA SERRA-MT.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SAGUAS MORAES EMENDA PARLAMENTAR PARA AQUISIÇÃO DE UMA PÁ CARREGADEIRA E UM CAMINHÃO BASCULANTE.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SAGUAS MORAES ARTICULAÇÃO JUNTO AO MEC/FNDE PARA VIABILIZAR A LIBERAÇÃO DAS AÇÕES VINCULADAS AO PAR (PLANO DE AÇÕES ARTICULADAS), CADASTRADAS PELAS SECRETARIAS MUNICIPAIS DE EDUCAÇÃO DE TANGARA DA SERRA-MT.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SAGUAS MORAES RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PÁRA CONCLUSÃO DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO BAIRRO VILA ESMERALDA E JARDIM PRESIDENTE NO MUNICÍPIO DE TANGARA DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE MURO, REPAROS, PINTURA E LIMPEZA NO POSTO DE SAÚDE DO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE PLANTAR E REPLANTAR IPES, PALMEIRAS, E OUTRAS ÁRVORES NOS CANTEIROS LOCALIZADOS EM TODA EXTENSÃO DA AVENIDA TANCREDO NEVES, AVENIDA BRASIL, AVENIDA NILO TORRES E AV. ISMAEL JOSÉ DO NASCIMENTO.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE NA RUA 26 ENTRE O VIEIRA GÁS E AVENIDA DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA A MESA DIRETORA A NECESSIDADE DE CRIAÇÃO DE UMA COMISSÃO PRÓ INSTALAÇÃO DO CURSO DE MEDICINA COMPOSTA POR VEREADORES DO PODER LEGISLATIVO EM TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE UM ESTUDO PARA ACRESCENTAR HORARIOS NO ITINERARIO DO BAIRRO JARDIM BELA VISTA </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROGRAMA DE FOMENTO A PRODUÇÃO DE ALIMENTOS ORGÂNICOS COM BASE NA AGROECOLOGIA, QUE PODERÁ SE CHAMAR &amp;#8220;TANGARA AGROECOLÓGICO&amp;#8221; COM A MISSÃO DE ARTICULAR POLÍTICAS E AÇÕES DE INCENTIVO AOS PEQUENOS PRODUTORES DE TANGARÁ DA SERRA - MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4212/ind._no_11410_que_o_executivo_municipal_que_disponibilize_um_terreno_pra_a_associacao_de_moradores_do_jd_morada_do_sol.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4212/ind._no_11410_que_o_executivo_municipal_que_disponibilize_um_terreno_pra_a_associacao_de_moradores_do_jd_morada_do_sol.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE DISPONIBILIZE UM TERRENO DE AREA INSTITUCIONAL NO BAIRRO JARDIM MORADA DO SOL PARA A CONTRUÇÃO DE UMA SEDE DA ASSOCIAÇÃO DOS MORADORES DO BAIRRO.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4208/ind._no_1411_-indicao_executivo_que_faca_a_limpeza_do_antigo_dae_na_cohab_taruma.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4208/ind._no_1411_-indicao_executivo_que_faca_a_limpeza_do_antigo_dae_na_cohab_taruma.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A LIMPEZA DO ANTIGO DAE SITUADO NA COHAB TARUMA.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO Nº 311/2013 DE 04/03/2013, QUE INDICOU AO EXECUTIVO ESTADUAL O PATROLAMENTO, CASCALHAMENTO E ELEVAÇÃO DA RODOVIA MT 335, NO TRECHO DA RODOVIA MT 358 ATÉ A PONTE DO RIO SEPUTUBA.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE FAIXA DE PEDESTRE NA RODOVIÁRIA, NA RUA JÚLIO MARTINEZ BENEVIDES, CENTRO.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE COMPLETE A COLOCAÇÃO DE MEIO FIO NAS RUAS 01, 03 E 05, BEM COMO NAS SUAS TRAVESSAS COMPOSTAS PELAS RUAS 10, 12 E 14, DA VILA ESMERALDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DO NIVELAMENTO DA TAMPA DE ESGOTO NA RUA JÚLIO MARTINEZ BENEVIDES (RUA 11), ESQUINA COM A RUA SEBASTIÃO BARRETO (RUA 08), CENTRO.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 221/12 DE 12/03/2012,  QUE INDICA AO EXCELENTÍSSIMO DEPUTADO ESTADUAL SENHOR WAGNER RAMOS A CONSTRUÇÃO DE UMA NOVA SEDE DO INDEA EM TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 541/09 DE 06/04/2009, DE Nº 018/10 DE 01/02/2010, DE Nº 525/10 DE 10/05/2010, DE Nº 1030/10 DE 27/09/2010, Nº 041/11 DE 07/02/2011, Nº 1.135/11 DE 12/12/2011, Nº258/12 DE 19/03/2012 E N°435/12 DE 23/04/2012, QUE SOLICITOU AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS PARA QUE DE CONTINUIDADE NOS TRABALHOS E DESENVOLVA AÇOES EM CONJUNTO COM A ASSISTÊNCIA SOCIAL, SINE, ALBERGUE MUNICIPAL, POLÍCIA CIVIL ENTRE OUTROS, OBJETIVANDO A REALIZAÇÃO DE UMA TRIAGEM QUE VISE A INCLUSÃO SOCIAL DOS ANDARILHOS BEM COMO BUSCANDO MEDIDAS PARA RETIRÁ-LOS DAS RUAS.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA REPAROS E RECUPERAÇÃO COM RECAPEAMENTO DO ASFALTO NA RUA OLÍVIO DE LIMA (RUA 04) ENTRE A RUA 25 NO JARDIM RIO PRETO, E RUA 29 JARDIM SHANGRILÁ.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE RECUPERAÇÃO DE UM BUEIRO NA RUA 34 ESQUINA COM A RUA ISMAEL JOSE DO NASCIMENTO NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DO TRABALHO DE TAPA BURACO NA RUA JULIO MARTINEZ BENEVIDES ESQUINA COM A RUA TAPIRAPUÃ NO BAIRRO VILA SANTA INES.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SAGUAS MOARAES EMENDA PARLAMENTAR PARA CONSTRUÇÃO DE UMA ACADEMIA PARA TERCEIRA IDADE NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CONSTRUÇÃO DE MEIO FIO NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL LEVANTAMENTO DAS RESIDÊNCIAS SEM NUMERAÇÃO DOS BAIRROS VILA ESMERALDA, JARDIM PRESIDENTE, SAN DIEGO E MONTE LIBANO.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA A RECUPERAÇÃO DA CABECEIRA DA PONTE SOBRE O RIO SACRE NA ALDEIA INDÍGENA SACRE 0,  NO MUNICIPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA RUA 38 ESQUINA COM A 3-A NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL MELHORES SINALIZAÇÕES NA RUA 05 COM A RUA 48 DO JARDIM PARAÍSO.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL OPERAÇÃO TAPA BURACOS NA RUA 05 COM A 40  NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. CARLOS BEZERRA A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. ELIENE LIMA A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. JULIO CAMPOS A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. NILSON LEITÃO A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. PEDRO HENRY A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. SAGUAS MORAES A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. VALTENIR PEREIRA A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO DEPUTADO FEDERAL SR. WELLINGTON FAGUNDES A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A REGULARIZAÇÃO FUNDIARIA EM AREAS URBANAS E RURAIS NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENADOR DA REPUBLICA SR. BLAIRO BORGES MAGGI A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A IMPLANTAÇÃO DO CENTRO DE CONVIVENCIA PARA TERCEIRA IDADE NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENADOR DA REPÚBLICA SR. PEDRO TAQUES A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR A FIM DE PROPICIAR A IMPLANTAÇÃO DO CENTRO DE REFERENCIA E ATENDIMENTO AO IDOSO (CRAI) NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENADOR DA REPÚBLICA SR. JAYME CAMPOS A NECESSIDADE DE ELABORAÇÃO DE EMENDA PARLAMENTAR PARA A INSTALAÇÃO DO INCUBATÓRIO INSDUSTRIAL NO MUNICIPIO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA A REFORMA NO PARQUE INFANTIL NA ESCOLA CHAPADÃO DO RIO VERDE NO MUNICÍPIO DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL NILSON LEITÃO, ARTICULAÇÃO JUNTO AO MEC/FNDE (FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO), PARA VIABILIZAR A LIBERAÇÃO DAS AÇÕES VINCULADAS AO PAR (PLANO DE AÇÕES ARTICULADAS), CADASTRADAS PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, ADOTAR PROVIDENCIA REFERENTE AOS ANDARILHOS QUE FICAM ALOJADOS  NA PRAÇA DOS PIONEIROS, PRAÇA DA BÍBLIA E PRINCIPALMENTE OS QUE FICAM EM FRENTE A IGREJA CATÓLICA NO MUNICÍPIO DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL, A LIMPEZA NAS LATERAIS DO CÓRREGO SECO, NA RUA 28 ATÉ A RUA 42 NO MUNICÍPIO DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO SENADOR PEDRO TAQUES ARTICULAÇÃO JUNTO AO MEC/FNDE (FUNDO NACIONAL DE DESENVOLVIMENTO DA EDUCAÇÃO), PARA VIABILIZAR A LIBERAÇÃO DAS AÇÕES VINCULADAS AO PAR (PLANO DE AÇÕES ARTICULADAS), CADASTRADAS PELA SECRETARIA MUNICIPAL DE EDUCAÇÃO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA UM ESTUDO SOBRE O TRANSPORTE ESCOLAR DENTRO DAS ALDEIAS INDÍGENAS NO MUNICÍPIO DE TANGARA DA SERRA. </t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4235/ind._no1473_reiteracao_da_indicacao_no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4235/ind._no1473_reiteracao_da_indicacao_no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx</t>
   </si>
   <si>
     <t>REITERA A INDICAÇÃO Nº 484/13 QUE INDICA AO EXECUTIVO MUNICIPAL PARA QUE SE IMPLANTE PLACAS DE SINALIZAÇÃO DE TRANSITO NAS RUAS ONDE  AINDA NÃO EXISTEM.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4209/ind._no_1474-_indica_ao_executivo_municipal_que_se_implante_rampas_de_acesso_para_pessoas_com_deficiencia_fisica_em_orgaos_municipais..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4209/ind._no_1474-_indica_ao_executivo_municipal_que_se_implante_rampas_de_acesso_para_pessoas_com_deficiencia_fisica_em_orgaos_municipais..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE IMPLANTE RAMPAS DE ACESSO PARA PESSOAS COM DEFICIENCIA FISICA EM ORGÃOS MUNICIPAIS ONDE AINDA NÃO EXISTEM.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4210/ind._no_1475_indica_ao_executivo_municipal_que_fiscalize_as_rampas_de_acesso_de_pessoas_com_deficiencia_fisica_que_nao_atendam_as_leis_de_acessibilidade.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4210/ind._no_1475_indica_ao_executivo_municipal_que_fiscalize_as_rampas_de_acesso_de_pessoas_com_deficiencia_fisica_que_nao_atendam_as_leis_de_acessibilidade.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FISCALIZE AS RAMPAS DE ACESSO DE PESSOAS COM DEFICIENCIA FISICA QUE NÃO ATENDAM Á LEIS DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE REDUTOR DE VELOCIDADE NA IGREJA CATÓLICA COMUNIDADE SANTA TEREZINHA, NA RUA 13, VILA SANTA TEREZINHA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA LIMPEZA DA RUA 26, VILA ALTA II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL CARLOS BEZERRA A INTENSIFICAÇÃO DE ESFORÇOS PERANTE O MINISTÉRIO DA INTEGRAÇÃO NACIONAL VISANDO A APROVAÇÃO DO PROJETO DE IRRIGAÇÃO DO ASSENTAMENTO BEZERRO VERMELHO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO TECNICO PARA DISPONILIZAR ECOPONTOS EM LOCAIS ESTRATÉGICOS PARA DESCARTE DO LIXO QUE NÃO É RECOLHIDO PELA COLETA E NÃO TEM DESTINO ESPECIFICO.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAÇÃO DE REDUTORES DE VELOCIDADE E FAIXA DE PEDESTRE NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NAS PROXIMIDADES DO MERCADO MONTEIRO.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INCLUIR ALIMENTOS ORGÂNICOS NA ALIMENTAÇÃO ESCOLAR NO AMBITO DO SISTEMA MUNICIPAL DE ENSINO DO MUNICIPIO DE TANGARÁ DA SERRA - MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR ESTUDOS PARA A INSTALAÇÃO DO DISTRITO DA GLEBATRIÂNGULO EM TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE N° 344/2013 QUE SOLICITOU AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE DISPONIBILIZAR ITINERÁRIO DE ÔNIBUS ATÉ O PARQUE TARUMÃ.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A REFORMA GERAL DA PRAÇA TRIANGULAR, LOCALIZADA NA RUA 01 FAZENDO INTERSECÇÃO COM RUA 19A, BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº 579/11 DE 13/06/2011, QUE  INDICA AO EXECUTIVO MUNICIPAL, QUE VIABILIZE A CONSTRUÇÃO DE UMA PRAÇA PARA LAZER COM QUADRA POLIESPORTIVA NO BAIRRO JARDIM DOS IPÊS.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA TERMOS DAS INDICAÇÕES DE Nº 1132/10 DE 25/10/2010, Nº 430/11 DE 02/05/2011, Nº 944/11 DE 24/10/2011 E N° 635/13 DE 14/05/2013 QUE INDICOU AO EXECUTIVO MUNICIPAL, QUE PROVIDENCIE A REFORMA GERAL DA PRAÇA VIRGILIO FAVETTI, NO BAIRRO VILA ALTA, PROXIMO A FACULDADE UNIC. </t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE SEJAM TOMADAS AS DEVIDAS PROVIDÊNCIAS PARA REPAROS E RECUPERAÇÃO COM RECAPEAMENTO DO ASFALTO NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO, ENTRE A RUA 02 ATÉ A RUA 14-A, DO BAIRRO JARDIM PARATI E JARDIM SANTA LÚCIA.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE ESTUDOS DE CONTENSÃO DE DESBARRANCAMENTO E EROSÃO DAS ENCOSTAS DO CÓRREGO ARAPUTANGA, NA RUA 13, JARDIM NOSSA SENHORA APARECIDA, DIVISA COM O JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE REALIZE A LIMPEZA DO CANTEIRO E DA PRAÇA LOCALIZADA NA RUA PEDRO CAMILO ZAMPARONI ANTIGA RUA 17 A NO BAIRRO COHAB TARUMÃ.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE PROVIDENCIE A DEMARCAÇÃO HORIZONTAL COM A PALAVRA DE ALERTA PARE SINALIZANDO O CRUZAMENTO DAS RUAS ISMAEL JOSE DO NASCIMENTO E RUA 26.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO FEDERAL SAGUAS MORAES RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE PATRULHA MECANIZADA PARA ATENDER OS PEQUENOS PRODUTORES DO MUNICIPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL POR MEIO DA SECRETARIA DE INDÚSTRIA, COMERCIO E PLANEJAMENTO A CRIAÇÃO DE UM PROGRAMA DENOMINADO &amp;#8220; VENHAM IMPLANTAR SUA INDUSTRIA EM TANGARA&amp;#8221;, COM O INTUITO DE INCENTIVAR O CRESCIMENTO NA GERAÇÃO DE NOVAS OPORTUNIDADES_x000D_
 </t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A DISPONIBILIZAÇÃO DE UM TERRENO PARA A CONSTRUÇÃO DO HOSPITAL REGIONAL, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A SUBSTITUIÇÃO DE LÂMPADAS QUEIMADAS E A COLOCAÇÃO DE ILUMINAÇÃO NOS POSTES RESTANTES NA AVENIDA CAMPO GRANDE, RESIDENCIAL DONA JÚLIA I E II, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA JOSÉ CÂNDIDO MELHORANÇA (RUA 24), NO TRECHO SITUADO ENTRE A RUA 60 E A RUA 70, JARDIM TARUMÃ I, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DO TRABALHO DE TAPA BURACO EM TODA EXTENÇÃO DA RUA 10 PROXIMO A CASA DE N° 458 S NO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA A MANUTENÇÃO E A TROCA DAS LAMPADAS NO TERMINAL RODOVIÁRIO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE COLOQUE TACHÃO DE TRANSITO PARA SINALIZAÇÃO DA FAIXA DE PEDESTRES EM FRENTE O SHOPPING POPULAR NA AVENIDA BRASÍLIA.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4238/indicacao_no_1535_-_reposicao_de_lampadas_no_jd_santa_izabel.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4238/indicacao_no_1535_-_reposicao_de_lampadas_no_jd_santa_izabel.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A REPOSIÇÃO DE LAMPADAS NO JARDIM SANTA IZABEL.</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4240/indicacao_no_1536_-_reposicao_de_lampadas_no_jd_santa_izabel.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4240/indicacao_no_1536_-_reposicao_de_lampadas_no_jd_santa_izabel.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA 13-A ESQUINA COM A RUA 38 NA VILA HORIZONTE</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO APROVADA NO PLENÁRIO DE 04/06/2013 QUE INDICOU O PODER EXECUTIVO MUNICIPAL O SERVIÇO DE CONTORNOS DE ACESSO E REDUTORES DE VELOCIDADE NA AVENIDA LIONS INTERNACIONAL PARA DAR ACESSO A RUA 04 E RUA 06, NO BAIRRO DA VILA ESMERALDA E FAIXA DE PEDESTRE ELEVADA PARA DAR ACESSO A CICLOVIA ENTRE AS RUAS 04 E 06 DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO DEPUTADO MAURO SAVI PRESIDENTE DA COMISSÃO DE AGROPECUÁRIA, DESENVOLVIMENTO FLORESTAL E AGRÁRIO E DE REGULARIZAÇÃO FUNDIARIA QUE INTERCEDA JUNTO AO GOVERNADOR DO ESTADO PARA VIABILIZAR ACOSTAMENTO NA RODOVIA MT 358, NO TRECHO DO ENTROCAMENTO COM A MT 339 CONHECIDO COMO ALTO DA SERRA ATÉ O ANEL VIARIO NO MUNICIPIO DE TANGARA DA SERRA._x000D_
    _x000D_
 </t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL RECUPERAÇÃO E LIMPEZA DA BOCA DE LOBO NA ESQUINA DA RUA 16 COM A 17 NO BAIRRO VILA ESMERALDA.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL CASCALHAMENTO DA ESTRADA DO SITIO MAMOEIRO ATÉ A ESTRADA DA PEDREIRA.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUÇÃO DE UM MONUMENTO NO TREVO DO ANEL VIÁRIO DO PASSARO TANGARÁ.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAÇÃO DE UM ESTUDO COMPLETO VISANDO A ABERTURA, PROLONGAMENTO, ALARGAMENTO, E DUPLICAÇÃO DE RUAS E AVENIDAS EM TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO PARA IMPLANTAÇÃO DE UM CURSO PREPARATÓRIO PARA OS VESTIBULANDOS, EM PARCERIA COM EMPRESAS E ENTIDADES DO MUNICIPIO.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONFECCIONAR UM MAPA DE VULNERABILIDADE DAS NASCENTES, CÓRREGOS E RIOS DO MUNICÍPIO. ELABORANDO POSTERIORMENTE UM AMPLO PROGRAMA QUE VAI DESDE A SENSIBILIZAÇÃO DA POPULAÇÃO, EDUCAÇÃO AMBIENTAL E A PRESERVAÇÃO, CONSERVAÇÃO E RECUPERAÇÃO DO PATRIMÔNIO NATURAL.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENADOR SR. PEDRO TAQUES QUE INTERCEDA JUNTO AO INSTITUTO NACIONAL DE REFORMA AGRÁRIA &amp;#8211; INCRA, VISANDO A TITULARIZAÇÃO DAS TERRAS DO ASSENTAMENTO GLEBA TRIÂNGULO PENDENTES HÁ 30 ANOS.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DE LIMPEZA DA BOCA DE LOBO SITUADA NA RUA WASHINGTON, VILA PORTUGUESA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA ROTATÓRIA DO ANEL VIÁRIO EM FRENTE AO PARQUE DE EXPOSIÇÃO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RODOVIA MT 480, SENTIDO TANGARÁ DA SERRA À DECIOLÂNDIA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UMA FORÇA TAREFA JUNTAMENTE COM FORÇA TATICA, POLICIA MILITAR, CONSELHO TUTELAR, JUIZADO DE MENORES, VIGILANCIA SANITARIA DEPARTAMENTO DE FISCALIZAÇÃO, CORPO DE BOMBEIROS E DEMAIS ORGAÕS COMPETENTES, A FIM DE FISCALIZAR OS BARES E SIMILARES DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR NA ATUAL SEDE DA PREFEITURA MUNICIPAL UM ESPAÇO PARA EXPOSIÇÃO DE TRABALHOS DE ARTISTAS PLÁSTICOS TANGARAENSE.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE INSTALAR LIXEIRAS DE RECICLAGEM SELETIVA EM TODOS OS PREDIOS PÚBLICOS INCLUINDO AS ESCOLAS MUNICIPAIS DE TANGARÁ DA SERRA. </t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR O SERVIÇO DE NIVELAMENTO NA PISTA DE CAMINHADA DO BOSQUE MUNICIPAL ILTO COUTINHO.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UM LEVANTAMENTO DE TODAS AS ÁREAS DISPONÍVEIS DO MUNICIPIO PARA A CONSTRUÇÃO DE PRAÇAS PUBLICAS COM TODA A ESTRUTURA NECESSÁRIA VISANDO O BEM ESTAR DA POPULAÇÃO. </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO PARA IMPLANTAÇÃO DA CASA FAMILIAR RURAL NAS ZONAS RURAIS DE TANGARÁ DA SERRA - MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE RECOLHER TODOS OS PNEUS VELHOS TODA SEXTA-FEIRA NAS BORRACHARIAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL JUNTAMENTE COM A SECRETARIA MUNICIPAL DE MEIO AMBIENTE A NECESSIDADE DE CADASTRAR E EMPLACAR TODAS AS CARROÇAS DOS CARROCEIROS DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ATUALIZAR OS PLANOS, CÓDIGOS E PROJETOS DE LEIS E ANEXOS DO PLANO DIRETOR, CONFORME LEI COMPLEMETAR N° 120/2007, ART. 186.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAR UMA LEI QUE PADRONIZE OS PONTOS DE ÔNIBUS EM PARCERIA COM A INICIATIVA PRIVADA EM TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE TRANSFIRA OS ARTESÃOS QUE HOJE SE LOCALIZAM NA PRAÇA DA BIBLIA PARA O BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.docx</t>
   </si>
   <si>
     <t>REITERA OS TEMOS DA INDICAÇÃO DE Nº 520 DE 02/07/2013 QUE INDICA AO PODER EXECUTIVO MUNICIPAL O TRBALHO DE TAPA BURACO NA RUA JURACINA TORRES RUA 24 ESQ COM A RUA 4 NO BAIRRO VILA ALTA II.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA OS TERMOS DA INDICAÇÃO Nº616/2013 DE 07/05/2013, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL O PATROLAMENTO E  CASCALHAMENTO NAS ESTRADAS RURAIS NA ALDEIA RIO VERDE PRINCIPALMENTE NAS LINHAS DO TRANSPORTE ESCOLAR. </t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA OS TERMOS DA INDICAÇÃO Nº 113/2013 DE 28/01/2013, QUE INDICOU O PODER EXECUTIVO MUNICIPAL A REFORMA E REVITALIZAÇÃO NA PRAÇA DE SÃO PEDRO NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO N° 1626/2013 DO DIA 26/11/2014 QUE INDICOU AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DA SECRETARIA MUNICIPAL DE INFRAESTRUTURA A RECUPERAÇÃO E CASCALHAMENTO DA CABECEIRA DA PONTE SOBRE O RIO SACRE NA ALDEIA KOTITIKO ENTRE AS ALDEIAS KAMAE E KALANAZA NO MUNICIPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA OS TERMOS DA INDICAÇÃO Nº109/2013 DE 28/01/2013, QUE INDICOU AO PODER EXECUTIVO MUNICIPAL EXECUÇÃO DE DRENAGEM FLUVIAL, CASCALHAMENTO E COMPACTAÇÃO NA AVENIDA PEDRO ALBERTO TAYANO NO DISTRITO DE PROGRESSO. </t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL INSTALAÇÃO DE UM BEBEDOURO NO USF DA VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONTRATAÇÃO DE UM AUXILIAR DE SAÚDE BUCAL PARA O PSF DA VILA ESMERALDA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL ADEMIR BRUNETTO RECURSOS ATRAVÉS DE EMENDA PARLAMENTAR PARA AQUISIÇÃO DE PATRULHA MECANIZADA  PARA O MUNICÍPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 23-A ESQUINA COM A RUA 10-B, JARDIM OLÍMPICO, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL A TROCA DE LÂMPADAS QUEIMADAS NAS RUAS 150, 160 E 170, ALTO TARUMÃ, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO NAS RUAS 18-A, 20-A E 22-A, BEM COMO NAS SUAS TRAVESSAS COMPOSTAS PELAS RUAS 9-A, 11-A E 13-A, JARDIM TANGARÁ II, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL A IMPLANTAÇÃO DA DELEGACIA ESPECIALIZADA DE ATENDIMENTO À MULHER, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO ESTADUAL O CASCALHAMENTO DA RODOVIA MT 339, NESTE MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE REGIONAL DA POLICIA MILITAR GLEY ALVES O RETORNO DA RONDA POLICIAL NA ZONA RURAL DE TANGARA DA SERRA</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO COMANDANTE REGIONAL DA POLICIA MILITAR GLEY ALVES A ABERTURA DO ACHADOS E PERDIDOS NA BASE COMUNITÁRIA DA VILA ESMERALDA.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE SE FAÇA MANUTENÇÃO (ATERRAMENTO) EM TORNO DA GALERIA FLUVIAL DO CÓRREGO BURITY, NA RUA JOÃO DO PRADO ARANTES (12), ESQUINA COM À RUA NEFTES DE CARVALHO (19), NO JARDIM UIRAPURU.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL ATRAVÉS DO SETOR COMPETENTE QUE SE FAÇA UM ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE UMA ESCOLA AGRÍCOLA NA REGIÃO DA TRIÂNGULO, ANTÔNIO CONSELHEIRO E SÃO JORGE.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA AO EXECUTIVO MUNICIPAL OS TERMOS DAS INDICAÇÕES 020; 022; 086; 087; 088; 089; 183; 185; 216; 240; 343; 344; 346; 431; 432; 470; 508; 511; 548; 550; 551; 575; 607; 640; 642; 644; 675; 726; 727; 750; 751; 783; 784; 787; 825; 848; 849; 850; 893; 894; 895; 946; 947; 967; 968; 998; 1000 TODAS DO ANO DE 2013. </t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO PARA IMPLANTAÇÃO DE CICLOVIAS EM VIAS COM MAIOR TRÁFEGO, VISANDO PROPORCIONAR SEGURANÇA A TODA POPULAÇÃO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ESTUDO VISANDO IDENTIFICAR LOCAIS PARA O PLANTIO DE ÁRVORES DESENVOLVENDO UM PROGRAMA QUE INCENTIVE EMPRESAS PRIVADAS A PLANTAR AS MESMAS.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR CAMPANHA PERMANENTE DE LIMPEZA DOS CORREGOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE IMPLANTAR O PROGRAMA DE QUALIFICAÇÃO PROFISSIONAL VISANDO O DESENVOLVIMENTO ECONOMICO E SOCIAL DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DA CALÇADA ENTORNO DO USF POSTO DE SAÚDE NO BAIRRO JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE A IGREJA ASSEMBLEIA DE DEUS NA RUA 32 NO BAIRRO JARDIM CALIFÓNIA.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE FAÇA ESTUDOS E VIABILIZE A CONSTRUÇÃO DO NOVO PRÉDIO PARA INSTALAÇÃO DA PREFEITURA MUNICIPAL DE TANGARÁ DA SERRA E SUAS RESPECTIVAS SECRETARIAS.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO NO BAIRRO MONTE LÍBANO NA RUA 56 &amp;#8220;A&amp;#8221;.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A PINTURA DOS REDUTORES DE VELOCIDADE NA LINHA 12, MELHORANDO ASSIM O TRAFEGO DE VEÍCULOS EM NOSSO MUNICÍPIO. </t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DE UMA FAIXA DE PEDESTRE EM FRENTE O SUPERMERCADO MONTEIRO NA AVENIDA LINO TORRES NO RESIDENCIAL DONA JÚLIA.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL O CASCALHAMENTO DAS RUAS JURITI, BEIJA-FLOR E MUTUM, JARDIM ALTO DA BOA VISTA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REITERA AO PODER EXECUTIVO MUNICIPAL A INDICAÇÃO DE TROCA DE LÂMPADAS QUEIMADAS E A PODA DE ÁRVORES NA AVENIDA DAS PALMEIRAS, NESTE MUNICÍPIO. </t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, ABERTURA DE NOVAS LINHAS DE ONIBUS COM ITINERARIOS DO DISTRITO DE SÃO JOAQUIM  AO FRIGORIFICO MARFRIG, E OUTRA LINHA DO RESIDENCIAL BARCELONA AO PAÇO MUNICIPAL E A EXTENSÃO DAS LINHAS JÁ EXISTENTES ATÉ AO PAÇO MUNICIPAL EM TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO SENADOR PEDRO TAQUES UMA EMENDA PARLAMENTAR NO VALOR DE R$ 60.000,00 PARA AMPLIAÇÃO DA REDE DE ENERGIA NA ESTRADA DA BIQUINHA.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, A COLOCAÇÃO DE UMA ONDULAÇÃO TRANSVERSAL TIPO QUEBRA MOLAS OU TACHÕES, EM PONTOS DA RUA 42, ENTRE A RUA 01 E A AVENIDA BRASIL, NO MUNICIPIO DE TANGARA DA SERRA.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO Nº922/11 DE 17/10/2011, Nº09/12 DE 06/02/2012 AO EXECUTIVO MUNICIPAL QUE REALIZE A RECUPERAÇÃO GERAL DOS CANTEIROS LATERAIS DA AVENIDA PRINCIPAL DO DISTRITO DE PROGRESSO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 416/09 DE 02/03/09, Nº 1053/09 DE 05/10/09, Nº 1273/09 DE 07/12/09, Nº 750/11 DE 15/08/11 E Nº 10/12 DE 06/02/12  AO EXECUTIVO MUNICIPAL, A CONSTRUÇÃO DE FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO PRÓXIMO AO POSTO DE COMBUSTÍVEL COM AVENIDA NILO TORRES.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE N° 539/09 DE 06/04/2009, Nº 931/10 DE 30/08/2010 E Nº 093/12 DE 23/02/2012 QUE SOLICITOU AO PODER PÚBLICO MUNICIPAL, ATRAVÉS DA SECRETARIA COMPETENTE, O CALÇAMENTO COM PARALELEPÍPEDOS DA RUA 8-A, FUNDOS DO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE N°943 DE 31/08/2009, Nº 609/10 DE 31/05/2010, 642/10 DE 07/06/2011, Nº 941/11 DE 24/10/2011 E Nº 188/12 DE 05/03/2012  QUE SOLICITOU AO EXECUTIVO MUNICIPAL, PROVIDÊNCIAS OBJETIVANDO O AUMENTO NO NÚMERO DO EFETIVO DE AGENTES MUNICIPAIS DE TRÂNSITO.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1054/2009 DE 05/10/2009,  Nº 898/11 DE 10/10/2011 E Nº 217/12 DE 12/03/2012 AO EXECUTIVO MUNICIPAL, QUE SEJAM CONSTRUÍDAS CALÇADAS EM TODOS OS IMÓVEIS E ESTABELECIMENTOS PÚBLICOS DO MUNICÍPIO QUE ESTÃO CONTEMPLADOS COM ASFALTO E MEIO FIO.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA TERMOS DA INDICAÇÃO DE Nº 970/10 DE 13/09/2010 E Nº 957/12 DE 24/09/2012  QUE SOLICITOU AO EXECUTIVO MUNICIPAL PROVIDÊNCIAS OBJETIVANDO A COLOCAÇÃO DE REDUTORES DE VELOCIDADE AO REDOR DA IGREJA CATÓLICA SANTA TEREZINHA E BAR DA TEREZA.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO GOVERNADOR DO ESTADO O SR. SILVAL BARBOSA A NECESSIDADE DE ESTUDO TÉCNICO PARA VIABILIZAR A IMPLANTAÇÃO DO AGENDAMENTO ELETRONICO PARA EXPEDIÇÃO DE CARTEIRA DE IDENTIDADE 1º E 2° VIA EM TODO ESTADO DE MATO GROSSO.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE DIVULGAR UMA LISTA REFERENTE AOS REMÉDIOS DISPONIVEIS NA REDE PUBLICA, BEM COMO A FALTA DESTES MEDICAMENTOS E DATA DE REPOSIÇÃO.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.doc</t>
   </si>
   <si>
     <t>REITERA AO EXECUTIVO MUNICIPAL OS TERMOS DAS INDICAÇÕES 896, 1001, 1036, 1037, 1038, 1040, 1078, 1079, 1080, 1081, 1108, 1109, 1129, 1193, 1195, 1196, 1231, 1232, 1233, 1234, 1235, 1265, 1266, 1268, 1298 TODAS DO ANO DE 2013.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR SERVIÇOS DE TAPA BURACO NA RUA 14 ESQUINA COM A 19 NO BAIRRO JARDIM SHANGRI-LÁ.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR VISTÓRIAS PERMANENTES NOS RESIDENCIAIS POPULARES DOS PROGRAMAS HABITACIONAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4211/ind._no_1733_-serv._tapa_buracos_rua_5b_na_vila_sao_pedro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4211/ind._no_1733_-serv._tapa_buracos_rua_5b_na_vila_sao_pedro.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA 5-B ENTRE AS RUAS 6 E A RUA 4 NA VILA SÃO PEDRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4242/indicacao_no_1734_-_psf_vila_goisas.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4242/indicacao_no_1734_-_psf_vila_goisas.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO NA ENTRADA DO PSF DA VILA GOIAS.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE DETERMINE ESTUDOS DE CONTENSÃO DE DESBARRANCAMENTO E EROSÃO DAS ENCOSTAS DO CÓRREGO BURITY, NA RUA MANOEL DIONÍSIO SOBRINHO (RUA 06), JARDIM RIO PRETO, DIVISA COM O JARDIM SHANGRI-LÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA OLÍVIO DE LIMA (RUA 04) ENTRE A RUA 25 E 27, JARDIM RIO PRETO, DIVISA COM O JARDIM SHANGRI-LÁ, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OPERAÇÃO TAPA BURACOS NA RUA 18, ENTRE A RUA 09 E 07, JARDIM NOSSA SENHORA APARECIDA, NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL, QUE PROVIDENCIE ABRIGO AOS MUNÍCIPES, NO AGUARDO DE ATENDIMENTO, ATÉ QUE INICIE O EXPEDIENTE.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAÇÃO DE UM PROJETO DE LEI QUE ISENTE OS APOSENTADOS QUE RECEBE UM SALÁRIO MINIMO E QUE NÃO TENHAM OUTRA RENDA DE PAGAR A TAXA DE ÁGUA, A NÃO SER SE EXCEDER O CONSUMO MINIMO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CONSTRUIR CISTERNAS NAS ESCOLAS MUNICIPAIS E PROPRIEDADES RURAIS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE ELABORAR UM ESTUDO VISANDO A AMPLIAÇÃO DA FAIXA CONTINUA OU FAIXA DE DOMINIO DAS RODOVIAS E ANEL VIARIO NO PERIMETRO URBANO DE TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A NECESSIDADE DE REALIZAR UM ESTUDO TÉCNICO PARA MUDANÇA DO ESTACIONAMENTO DAS MOTOS NA AVENIDA BRASIL PARA AS RUAS LATERAIS, VISANDO MAIOR ORGANIZAÇÃO NOS ESTACIONAMENTOS DESTA AVENIDA.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A NECESSIDADE DE CRIAR ESPAÇOS PUBLICOS PARA PRATICAS DE ESPORTES NO MUNICIPIO.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA A MESA DIRETORA A NECESSIDADE DE CRIAÇÃO DE UMA COMISSÃO PRÓ INSTALAÇÃO DA DELEGACIA DE POLICIA FEDERAL COMPOSTA POR VEREADORES DO PODER LEGISLATIVO EM TANGARA DA SERRA - MT._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL QUE SE COLOQUE TACHÃO DE TRANSITO PARA SINALIZAÇÃO NA RUA JACI BOHN EM FRENTE O ESPETO MANIA (ESPETO DO BOSQUE).</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICA AO PODER EXECUTIVO MUNICIPAL A EXECUÇÂO DE SERVIÇOS DE TAPA BURACO NA RUA 19 ESQUINA COM A RUA 06 &amp;#8220;A&amp;#8221; NO BAIRO JARDIM RIO PRETO.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/3984/ind._no_0675_-_implantacao_de_uma_linha_de_onibus_no_mane_garrincha_18.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/3984/ind._no_0675_-_implantacao_de_uma_linha_de_onibus_no_mane_garrincha_18.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UMA LINHA DE ÔNIBUS QUE ATENDA AS NECESSIDADES DOS MORADORES DO BAIRRO RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE MANUTENÇÃO DE BUEIRO NA RUA 26 SOB ESQUINA COM A AVENIDA ISMAEL JOSE DO NASCIMENTO COM OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA PARA OS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>0</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE PESAR À FAMÍLIA DO SAUDOSO TENENTE SALOMÃO FERNANDES FERREIRA PIOVESAN, POR SEU PASSAMENTO OCORRIDO NO ÚLTIMO DIA 01 DE JULHO DE 2013. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS À DJALMA MENDONÇA DE FREITAS O &amp;#8220;DJ DJALMA&amp;#8221;, O DJ SERTANEJO DO BRASIL, PELA ATUAÇÃO PROFISSIONAL EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AO SENSEI ANTÔNIO FELIPE DA SILVA PELA CONQUISTA DO BICAMPEONATO MUNDIAL DE KARATÊ EM BUCARESTE/ROMÊNIA 2013.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTO  E APLAUSOS A FANFARRA PAT - PEDRO ALBERTO TAYANO REGIDA PELO PROFESSOR LUÍS PEREIRA DOS SANTOS PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA COMUNIDADE ESCOLAR TANGARAENSE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS À JOSÉ DE SOUZA JUNIOR PROPRIETÁRIO DA LEME PUBLICIDADE, PELA ATUAÇÃO PROFISSIONAL EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AO CENTRO DE TRADIÇÕES GAUCHA ALIANÇA DA SERRA-CTG, PELO SEU VIGÉSIMO QUINTO ANIVERSÁRIO DE FUNDAÇÃO NESTA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE PESAR À FAMÍLIA DO SAUDOSO MIGUEL ROMANHUK, POR SEU PASSAMENTO OCORRIDO NO ÚLTIMO DIA 18 DE MAIO. </t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS AO CABO DA PM EDSON VICENTE SEGURA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS AO PM JOSÉ APARECIDO VIEIRA DOS SANTOS, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SAMU (SERVIÇO DE ATENDIMENTO MÓVEL DE URGÊNCIA) PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA SOCIEDADE TANGARAENSE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SR°. RENAN COELHO PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA SOCIEDADE TANGARAENSE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AO SENSEI ANTÔNIO FELIPE DA SILVA PELA CONQUISTA DO BICAMPEONATO MUNDIAL DE KARATÊ EM BUCARESTE/ROMÊNIA 2013.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AO SINDICATO DOS EMPREGADOS NO COMÉRCIO EM GERAL DE TANGARÁ DA SERRA - S.E.C.G.T.S, PELO SEU VIGÉSIMO ANIVERSÁRIO DE FUNDAÇÃO NESTA CIDADE.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE PESAR À FAMÍLIA DO SAUDOSO JOSÉ RAIMUNDO DE ALMEIDA, POR SEU PASSAMENTO OCORRIDO NO ÚLTIMO DIA 28 DE AGOSTO DE 2013. </t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AOS FREIS CAPUCHINHOS PELOS 30 ANOS EM TANGARÁ DA SERRA - MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTOS E APLAUSOS AO MAJOR PM DELWILSON SEBASTIÃO MAIA DA CRUZ, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE TANGARÁ DA SERRA &amp;#8211; MT.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES À PRIMEIRA IGREJA BATISTA DE TANGARÁ DA SERRA, PELA CELEBRAÇÃO DO SEU QUINQUAGÉSIMO ANIVERSÁRIO DE FUNDAÇÃO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE APOIO E ADESÃO A CONSTRUÇÃO DO PACTO EM DEFESA DAS CABECEIRAS DO PANTANAL &amp;#8211; UMA ALIANÇA PARA O DESENVOLVIMENTO SUSTENTÁVEL DA REGIÃO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.doc</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À SENHORA VÂNIA VIEIRA PIRES POR SUA CONTRIBUIÇÃO EM FAVOR DA EDUCAÇÃO EM TANGARÁ DA SERRA-MT.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTO  E APLAUSOS A BANDA ABSURDOS REGIDA PELO PREFESSOR MAESTRO ANTONIO CARLOS DOS SANTOS SOUZA PELOS RELEVANTES SERVIÇOS PRESTADOS EM BENEFICIO DA COMUNIDADE TANGARAENSE.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.docx</t>
   </si>
   <si>
     <t>PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÃO DE CONGRATULAÇÕES, RECONHECIMENTO  E APLAUSOS A TODA EQUIPE DE ALIMENTAÇÃO ESCOLAR  DA SECRETARIA MUNICIPAL DE EDUCAÇÃO E CULTURA E CENTRO MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">	PROPÕE À MESA DIRETORA O ENCAMINHAMENTO DE MOÇÂO DE APLAUSOS, RECONHECIMENTO E CONGRATULAÇÕES AO SR. DÉCIO ELOI SIEBERT, PELOS RELEVANTES TRABALHOS PRESTADOS EM PROL DO MEIO AMBIENTE._x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -11634,67 +11634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4622/re_16_-_informacoes_recursos_destinado_a_saude_28.01.2013.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4623/re_17_-_informacoes_recursos_destinado_a_samu_28.01.2013.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4624/re_25-_informacoes_gastos_do_executivo_com_viagens_e_diarias..doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4625/re_-34_levantamento_das_casas_e_terrenos_no_bairro_morada_do_sol..doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4621/re_-_35_informacoes_sobre_o_recurso_de_contrucao_da_upa..doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4626/re_042_-_informacoes_pac_14.02.13.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4627/re_64_-_o_fracionamento_das_areas_do_perimetro_sob_o_ppa.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4628/re_82_-_informacoes_sobre_o_cronograma_de_trabalho_nas_vias_rurais..doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4629/re_114-_informacoes_sobrea_o_prazo_da_entrega_das_casas_populares..doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4630/re_115-_informacoes_sobre_a_contratacao_de_medicos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4631/re_116-_informacoes_sobre_a_pavimentacao_asfaltica_do_jardim_acapulco.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4632/re_159-_informacoes_sobre_ao_orcamento_anual_do_departamento_de_transito.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4633/re_162-_informacoes_sobre_a_falta_de_leite_especial_e_de_medicamentos_no_posto_central..doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4634/re_169-_informacoes_sobre_qual_o_recurso_que_ira_contemplar_as_obras_de_infra_estruturados_bairros_morada_do_sol_e_bela_vista.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4635/re_199_informacoes_sobre_informacoes_sobre_o_tacin_e_seus_repasses_para_tangara_da_serra..doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4636/re_220_informacoes_detalhadas_sobre_o_valor_arrecadado_para_a_aquisicao_de_maquinas_e_para_onde_foi_destinado..doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4637/re_346-_informacoes_detalhadas_sobre_a_implantacao_de_placas_de_transito_no_municipio_de_tnagara_da_serra.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4638/re_347_informacoes_sobre_os_recursos_repassados_para_a_imprensa..doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4112/ind._no_0013_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_70_novo_taruma_21.01.13.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4113/ind._no_46_-serv.pavimentacao_asfaltica_no_nas__ruas_do_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4116/ind._no_47_-_implantacao_de_redutor_de_velocidade_rua_17_a_v.horizonte.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4119/ind._no_48_-_implantacao_de_placas_de_sinalizacao_de_transito_no_jardim_taruma_2_e_altos_do_taruma_e_parque_taruma.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4120/ind._no_49-serv._pavimentacao_asfaltica_na_avenida_central_do_residencial_horizonte.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4121/ind._no_50_-serv._tapa_buracos_na_rua_26_esqueina_com_7a_jd_eldorado.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4122/ind._no_0101_-_serv._asfalto_samae_jardim_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4123/ind._no_0104-serv._limpeza_dos_bueiros_na_alto_alegre_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4124/ind._no_0114_-serv._limpeza_das_quadras_da_rua_58_e_60_jardim_monte_libano_28.01.2013.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4125/ind._no_0115_-_abertura_da_av_ismael_do_nascimento_ate_ao_termino_da_rua_48_jardim_paraiso._28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4126/ind._no_0116_-serv._abertura_da_rua_36_entrada_ismael_jose_do_nascimento_entre_rua_5-a_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4127/ind._no_0117_-_abertura_da_rua_3-a_da_rua_22_jd_sao_cristovao_ate_a_rua_48_jd_paraiso_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4128/ind._no_0118_-serv._abertura_da_rua_44_da_rua_5-a_jardim_paraiso_ate_a_rua_11-a_jardim_santa_izabel._28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4129/ind._no_0119_-serv.manutencao_da_rua_5-a_jardim_paraiso_da_rua_42_ate_a_48._28.01.2013.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4130/ind._no_0120_-serv._limpeza_dos_terreno_baldios_de_tga_28.01.2013.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4131/ind._no_0125_-_conclusao_das_galerias_fluvias_no_alto_alegre_26.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4132/ind._no_0126_-serv._limpeza_da_area_de_reserva_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4133/ind._no_0127_-_implantacao_de_meio_fio_jardim_alto_alegre_e_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4134/ind._no_0157_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_04.02.2013.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4135/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4136/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4137/ind._no_190_-serv._limpeza_dos_terrenos__da_prefeitura_do_morada_do_sol..docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4138/ind._no_191_intensifique_o_servico_prestado_das_laquiaduras..docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4139/ind._no_192_-ind_o_servico_de_manilhamento_da_entrada_do_bairro_moraa_do_sol..docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4140/ind._no_0196_-_implantacao_de_sargeta_na_rua_40_esquina_com_a_rua_9-a_jardim_santa_izabel_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4141/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4142/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4143/ind._no_0231_-_implantacao_de_cobertura_no_ponto_de_onibus_no_bairro_morada_do_sol_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4144/ind._no_0234_-indicao_executivo_que_faca_uma_entrada_na_av._lions_internaional_em_frente_ao_litrao..docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4145/ind._no_0270_limpeza_da_praca_da_vila_horizonte.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4146/ind._no_0271_indica_ao_executiva_que_viabilize_um_local_para_campeonato_de_som..docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4147/ind._no_283_-indica_ao_executivo_municipal_que_fiscalize_a_divisa_dos_bairros_jardim_monte_libano_e_san_diego..docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4148/ind._no_284_que_faca_a_manutencao_das_estradas_das_comunidades_estrada_do_ararao_bandeirantes_linha_de_onze_e_bezerro_vermelho..docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4149/ind._no_325_que_o_executivo_fiscalize_a_area_localizada_na_denominada_chacara_do_mitu..docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4213/ind._no326_-_serv_reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic..docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4214/ind._no348_servico_de_tapa_buraco_na_rua_40_com_a_rua_5-a_no_jardim_santa_isabel..docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4150/ind._no_382_serv._manutencao_asfaltica_no_bairro_alto_da_boa_vista..docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4151/ind._no_383_-indica_ao_executivo_municipal_que_faca_a_manutencao_das_lampadas_da_rua_gumercindo_a._marques_4_-_a.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4152/ind._no_406_serv._manutencao_asfaltica_na_rua_10_deputado_hitler_sansao..docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4215/ind._no407_servico_de_tapa_buraco_na_rua_04_olivio_de_lima..docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4153/ind._no_440-_implantacao_de_redutor_de_velocidade_narua_celso_rosa_de_lima_a_rua_26_com_a_rua_ismael_jose_do_nascimento_a_rua_um..docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4154/ind._no_441_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_28.03.13.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4155/ind._no_450_-implantacao_de_luminaria_na_rua_3-b_entre_a_rua_08_e_a_rua_10_no_na_vila_sao_pedro_03.03.13.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4156/ind._no_451_-serv._manutencao_do_bueiro_na_rua_ismael_jose_do_nascimento_com_a_rua_celso_rosa_de_lima_a_rua_26._03.03.2013.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4157/ind._no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4158/ind._no_485_-indicacao_para_que_o_executivo_faca_rampas_de_acesso_as_faixas_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4159/ind._no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4161/ind._no_558_-_manutencao_asfaltica_na_ua_44_entrea_a_avenida_ismael_jose_do_nascimento_e_a_rua_3-a.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4162/ind._no_559-_implantacao_de_aulas_de_artesanato_corte_e_costura_no_bairro_da_vila_horizonte_e_regiao..docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4163/ind._no_560-indica_ao_executivo_municipal_que....docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4164/ind._no_586_-serv._tapa_buracos_rua_22-a_tga_2_12.12.11.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4165/ind._no_587-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4166/ind._no_620-_indica_ao_executivo_municipal_que_monte_um_cronograma_e_faca_um_levantamento_de_todas_as_lampadas_trocadas_do_municipio..docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4167/ind._no_621_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_isabel_onde_ainda_nao_existam..docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4168/ind._no_622-serv._limpeza_da_area_de_local_denominado_eco_ponto_no_jardim_monte_libano.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4169/ind._no_623_serv._manutencao_asfaltica_no_bairro_dona_julia.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4170/ind._no_624-_reparo_de_lampadas_queimadas_da_avenida__ismael_jose_do_nascimento_e_a_avenia_tranquedo_neves..docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4171/ind._no_652_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_alta_onde_ainda_nao_existam..docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4172/ind._no_653-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_paraiso.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4173/ind._no_674_-_obra_de_infra_estrutura_nos_bairros_morada_do_sol_e_bela_vista.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4111/ind._no__684-_indica_ao_executivo_a_compra_de_uma_camionete_gabine_simples_para_a_secretaria_de_educacao..docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4174/ind._no_685-serv._que_seja_tomada_as_discussoes_sobre_a_pavimentacao_asfaltica_do_bairro_jardim_tangara_ii..docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4216/ind._no687_-_indica_ao_executivo_a_pavimentacao_asfaltica_do_bairro_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4176/ind._no_717-serv._pavimentacao_asfaltica_nas_ruas__do_vila_portuguesa..docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4177/ind._no_718servico_de_remarcacao_da_faixa_de_pedestres..docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4217/ind._no753-_reparo_de_lampadas_queimadasrua_13-a_entre_as_ruas_30_e_32..docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4219/ind._no759_-serv._pavimentacao_asfaltica_na_vila_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4178/ind._no_802-serv._limpeza_dos_bueiros_na_rua_26_esquina_com_a_rua_01.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4220/ind._no829_-_indica_ao_executivo_municipal_que_faca_um_projeto_de_arborizacao..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4221/ind._no830_-indica_ao_executivo_municipal_que_faca_a_reparacao_na_plca_de_sinalizacao_no_bairro_dona_julia.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4180/ind._no_874_serv._limpeza_dos_bueiros_na_rua_sao_paulo_esquina_com_a_rua_09.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4222/ind._no875__limpeza_da_praca_da_cohab.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4181/ind._no_911-indica_ao_executivo_municipal_que_faca_a_regularizacao_do_jardim_sao_domingos_execute_obras_de_infra_estrutura_do_mesmo..docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4182/ind._no_912-serv._manutencao_do_bueiro_na_rua_i09_com_a_rua_celso_rosa_de_lima_a_rua_26._esquina_com_a_feira_do_produtor_28.06.2013.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4183/ind._no_913_-serv.manutencao_da_da_parada_de_onibus_em_frente_a_praca_dos_pioneiros..docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4184/ind._no_914_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4185/ind._no_972_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4186/ind._no_973_indica__-_ao_executivo_municipal_que_promova_eventos_culturais_direcionados_a_musica_no_departamento_de_cultura..docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4187/ind._no_1044-_viabilize_um_psicologo_para_a_secretaria_de_esportes..docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4223/ind._no1045-implantacao_de_faixa_de_pedestres_na_rua_32__escola_joao_batista..docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4224/ind._no1046-_verifique_e_refaca_a_faixa_de_pedestres_avenida_tranquedo_neves_em_frente_ao_colegio_airton_sena..docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4188/ind._no_1084-_caminhao_pipa_do_jardim_california..docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4191/ind._no_1086-troca_de_lampada_na_rua_9-a_entre_a_rua_38_e_a_rua_40_no_jardim_13_de_maio._16.08.13.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4192/ind._no_1105_reiteracao_da_indicacao__no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4226/ind._no1106_-_caminhao_pipa_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4193/ind._no_1107_indica_ao_governador_do_estado_que_faca_a_manutencao_na_br_339_que_liga_ao_assentamento_antonio_conselheiro.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4194/ind._no_1153_-_implantacao_de_sargeta_tipo_vale_de_escoamento_rua_24_vom_a_rua_50_e_na_rua_24_com_a_rua_60_no_jardim_novo_taruma..docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4227/ind._no1154_-_caminhao_pipa__estrada_do_mitu.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4195/ind._no_1191-servreparacao_de_iluminarias_nos_postes_do_jd_california.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4197/ind._no_1225_servico_de_tapa_buraco_na_avenida_tranquedo_neves_entre_a_rua_03_e_a_avenida_ismael_jose_do_nascimento.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4198/ind._no_1226_-_que_o_executivo_municipal_faca_a_reforma_do_psf_da_vila_alta.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4199/ind._no_1260_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_20.09.13.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4200/ind._no_1261-serv.iluminacao_publica_rua_gumercindo_a._marques.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4231/ind._no1279_servico_de_estruturacao_hidraulica_do_psf_da_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4201/ind._no_1280_que_o_executivo_municipal_reponha_a_medicacao_que_esta_em_falta..docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4202/ind._no_1308-_implantacao_de_placas_de_sinalizacao_de_transitona_rua_22_da_avenida_ismael_jose_do_nascimento_ate_a_rua_17_-_a_da_cohab_taruma..docx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4233/ind._no1309_-_indica_ao_executivo_municipal_que_promova_uma_campanha_de_esclarecimento_sobre_o_hantavirus..docx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4203/ind._no_1310-indica_ao_executivo_municipal_que_faca_a_aquisicao_de_um_veiculo_para_a_fiscalizacao_e_combate_de_edenias_para_a_secretaria_de_saude..docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4204/ind._no_1341-implantacao_de_luminaria_na_rotatoria_da_avenida_cuiaba_centro.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4205/ind._no_1342_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4234/ind._no1375_que_faca_o_levantamento_nas_lampadas_queimadas_nos_bairros_e_recoloqueas..docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4206/ind._no_1376-_implantacao_de_redutor_de_velocidade_rua_1_com_a_rua_32_no_centro.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4207/ind._no_1377_reiteracao_da_indicacao_no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_11.10.13.docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4212/ind._no_11410_que_o_executivo_municipal_que_disponibilize_um_terreno_pra_a_associacao_de_moradores_do_jd_morada_do_sol.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4208/ind._no_1411_-indicao_executivo_que_faca_a_limpeza_do_antigo_dae_na_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4235/ind._no1473_reiteracao_da_indicacao_no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4209/ind._no_1474-_indica_ao_executivo_municipal_que_se_implante_rampas_de_acesso_para_pessoas_com_deficiencia_fisica_em_orgaos_municipais..docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4210/ind._no_1475_indica_ao_executivo_municipal_que_fiscalize_as_rampas_de_acesso_de_pessoas_com_deficiencia_fisica_que_nao_atendam_as_leis_de_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4238/indicacao_no_1535_-_reposicao_de_lampadas_no_jd_santa_izabel.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4240/indicacao_no_1536_-_reposicao_de_lampadas_no_jd_santa_izabel.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4211/ind._no_1733_-serv._tapa_buracos_rua_5b_na_vila_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4242/indicacao_no_1734_-_psf_vila_goisas.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/3984/ind._no_0675_-_implantacao_de_uma_linha_de_onibus_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1061/1061_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1060/1060_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1055/1055_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1056/1056_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1057/1057_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1059/1059_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1058/1058_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1062/1062_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1063/1063_texto_integral.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1064/1064_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1065/1065_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1066/1066_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1067/1067_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1068/1068_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/783/783_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/784/784_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/785/785_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/786/786_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/787/787_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/745/745_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1321/1321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/790/790_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1980/1980_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1981/1981_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1982/1982_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4622/re_16_-_informacoes_recursos_destinado_a_saude_28.01.2013.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4623/re_17_-_informacoes_recursos_destinado_a_samu_28.01.2013.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/791/791_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4624/re_25-_informacoes_gastos_do_executivo_com_viagens_e_diarias..doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1322/1322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/264/264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1983/1983_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/795/795_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/796/796_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/797/797_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4625/re_-34_levantamento_das_casas_e_terrenos_no_bairro_morada_do_sol..doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4621/re_-_35_informacoes_sobre_o_recurso_de_contrucao_da_upa..doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1323/1323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/798/798_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/799/799_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/800/800_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4626/re_042_-_informacoes_pac_14.02.13.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/746/746_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/801/801_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/802/802_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/803/803_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/804/804_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/805/805_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/806/806_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/807/807_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/808/808_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/809/809_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/810/810_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4627/re_64_-_o_fracionamento_das_areas_do_perimetro_sob_o_ppa.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/265/265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/811/811_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/813/813_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1984/1984_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1986/1986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/814/814_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/818/818_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4628/re_82_-_informacoes_sobre_o_cronograma_de_trabalho_nas_vias_rurais..doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/31/31_texto_integral.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/747/747_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/819/819_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/820/820_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/821/821_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/822/822_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/748/748_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/823/823_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/825/825_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/827/827_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/829/829_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1987/1987_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/33/33_texto_integral.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/749/749_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/830/830_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/832/832_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/833/833_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/835/835_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4629/re_114-_informacoes_sobrea_o_prazo_da_entrega_das_casas_populares..doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4630/re_115-_informacoes_sobre_a_contratacao_de_medicos.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4631/re_116-_informacoes_sobre_a_pavimentacao_asfaltica_do_jardim_acapulco.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/844/844_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/845/845_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/846/846_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/847/847_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/750/750_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/751/751_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1988/1988_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/848/848_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/850/850_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/853/853_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/855/855_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/856/856_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/857/857_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/858/858_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/859/859_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/860/860_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1989/1989_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/866/866_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/867/867_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1990/1990_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1991/1991_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/868/868_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/869/869_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/870/870_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/871/871_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/872/872_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4632/re_159-_informacoes_sobre_ao_orcamento_anual_do_departamento_de_transito.doc" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4633/re_162-_informacoes_sobre_a_falta_de_leite_especial_e_de_medicamentos_no_posto_central..doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/873/873_texto_integral.doc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/874/874_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/875/875_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/876/876_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/877/877_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/878/878_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4634/re_169-_informacoes_sobre_qual_o_recurso_que_ira_contemplar_as_obras_de_infra_estruturados_bairros_morada_do_sol_e_bela_vista.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1046/1046_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/879/879_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/880/880_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/881/881_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/966/966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/968/968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/970/970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/972/972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/974/974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/986/986_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1002/1002_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1992/1992_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1008/1008_texto_integral.doc" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1010/1010_texto_integral.doc" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1045/1045_texto_integral.doc" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4635/re_199_informacoes_sobre_informacoes_sobre_o_tacin_e_seus_repasses_para_tangara_da_serra..doc" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1324/1324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1011/1011_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1012/1012_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1013/1013_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1014/1014_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1015/1015_texto_integral.doc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1016/1016_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1325/1325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1017/1017_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1018/1018_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1019/1019_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1020/1020_texto_integral.doc" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4636/re_220_informacoes_detalhadas_sobre_o_valor_arrecadado_para_a_aquisicao_de_maquinas_e_para_onde_foi_destinado..doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1326/1326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1021/1021_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1022/1022_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1023/1023_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1024/1024_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1025/1025_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1026/1026_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1993/1993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1069/1069_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1070/1070_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1071/1071_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1072/1072_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1073/1073_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1074/1074_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1077/1077_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1080/1080_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1081/1081_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1082/1082_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1083/1083_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1084/1084_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1086/1086_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1087/1087_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1088/1088_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1089/1089_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1994/1994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1090/1090_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1091/1091_texto_integral.doc" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1092/1092_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1093/1093_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1094/1094_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1095/1095_texto_integral.doc" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1096/1096_texto_integral.doc" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1097/1097_texto_integral.doc" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1098/1098_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1327/1327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1099/1099_texto_integral.doc" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1100/1100_texto_integral.doc" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1101/1101_texto_integral.doc" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1102/1102_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1103/1103_texto_integral.doc" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1104/1104_texto_integral.doc" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1105/1105_texto_integral.doc" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1106/1106_texto_integral.doc" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1329/1329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1330/1330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1107/1107_texto_integral.doc" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1108/1108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1109/1109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1110/1110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1111/1111_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1112/1112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1113/1113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1114/1114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1115/1115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1116/1116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1117/1117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1118/1118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1119/1119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1120/1120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1121/1121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1122/1122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1123/1123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1042/1042_texto_integral.doc" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1124/1124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4637/re_346-_informacoes_detalhadas_sobre_a_implantacao_de_placas_de_transito_no_municipio_de_tnagara_da_serra.doc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4638/re_347_informacoes_sobre_os_recursos_repassados_para_a_imprensa..doc" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1125/1125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1331/1331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1126/1126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1127/1127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1128/1128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1129/1129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1332/1332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1043/1043_texto_integral.doc" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1130/1130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1131/1131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1132/1132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1044/1044_texto_integral.doc" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1133/1133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1333/1333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2646/2646_texto_integral.doc" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/4/4_texto_integral.docx" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/5/5_texto_integral.docx" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/6/6_texto_integral.docx" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4112/ind._no_0013_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_70_novo_taruma_21.01.13.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/469/469_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/25/25_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/474/474_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/7/7_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/8/8_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/9/9_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/314/314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/317/317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4113/ind._no_46_-serv.pavimentacao_asfaltica_no_nas__ruas_do_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4116/ind._no_47_-_implantacao_de_redutor_de_velocidade_rua_17_a_v.horizonte.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4119/ind._no_48_-_implantacao_de_placas_de_sinalizacao_de_transito_no_jardim_taruma_2_e_altos_do_taruma_e_parque_taruma.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4120/ind._no_49-serv._pavimentacao_asfaltica_na_avenida_central_do_residencial_horizonte.docx" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4121/ind._no_50_-serv._tapa_buracos_na_rua_26_esqueina_com_7a_jd_eldorado.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1634/1634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1635/1635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/10/10_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/470/470_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/11/11_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/12/12_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/13/13_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/14/14_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/475/475_texto_integral.doc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/476/476_texto_integral.doc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/477/477_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/478/478_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/479/479_texto_integral.doc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/480/480_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/483/483_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1178/1178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4122/ind._no_0101_-_serv._asfalto_samae_jardim_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1179/1179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1180/1180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4123/ind._no_0104-serv._limpeza_dos_bueiros_na_alto_alegre_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1957/1957_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1974/1974_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1954/1954_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1958/1958_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1959/1959_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4124/ind._no_0114_-serv._limpeza_das_quadras_da_rua_58_e_60_jardim_monte_libano_28.01.2013.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4125/ind._no_0115_-_abertura_da_av_ismael_do_nascimento_ate_ao_termino_da_rua_48_jardim_paraiso._28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4126/ind._no_0116_-serv._abertura_da_rua_36_entrada_ismael_jose_do_nascimento_entre_rua_5-a_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4127/ind._no_0117_-_abertura_da_rua_3-a_da_rua_22_jd_sao_cristovao_ate_a_rua_48_jd_paraiso_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4128/ind._no_0118_-serv._abertura_da_rua_44_da_rua_5-a_jardim_paraiso_ate_a_rua_11-a_jardim_santa_izabel._28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4129/ind._no_0119_-serv.manutencao_da_rua_5-a_jardim_paraiso_da_rua_42_ate_a_48._28.01.2013.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4130/ind._no_0120_-serv._limpeza_dos_terreno_baldios_de_tga_28.01.2013.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4131/ind._no_0125_-_conclusao_das_galerias_fluvias_no_alto_alegre_26.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4132/ind._no_0126_-serv._limpeza_da_area_de_reserva_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4133/ind._no_0127_-_implantacao_de_meio_fio_jardim_alto_alegre_e_santa_marta_28.01.2013_ok.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2236/2236_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2237/2237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/484/484_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/487/487_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/489/489_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/491/491_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4134/ind._no_0157_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_04.02.2013.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4135/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4136/ind._no_158-_implantacao_de_redutor_de_velocidaderua_60_esq_com_rua_b_jd_monte_libano.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1181/1181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1182/1182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1183/1183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/15/15_texto_integral.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1960/1960_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1631/1631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1184/1184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1630/1630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/493/493_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/494/494_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/496/496_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/498/498_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/500/500_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4137/ind._no_190_-serv._limpeza_dos_terrenos__da_prefeitura_do_morada_do_sol..docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4138/ind._no_191_intensifique_o_servico_prestado_das_laquiaduras..docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4139/ind._no_192_-ind_o_servico_de_manilhamento_da_entrada_do_bairro_moraa_do_sol..docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1185/1185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4140/ind._no_0196_-_implantacao_de_sargeta_na_rua_40_esquina_com_a_rua_9-a_jardim_santa_izabel_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1186/1186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1187/1187_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1188/1188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4141/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4142/ind._no_0213_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/502/502_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/506/506_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/508/508_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/510/510_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2238/2238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2239/2239_texto_integral.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/16/16_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/17/17_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/18/18_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4143/ind._no_0231_-_implantacao_de_cobertura_no_ponto_de_onibus_no_bairro_morada_do_sol_18.02.2013.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4144/ind._no_0234_-indicao_executivo_que_faca_uma_entrada_na_av._lions_internaional_em_frente_ao_litrao..docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1647/1647_texto_integral.doc" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1629/1629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1189/1189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1335/1335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1190/1190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/511/511_texto_integral.doc" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/512/512_texto_integral.doc" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/513/513_texto_integral.doc" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2240/2240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2241/2241_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2242/2242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/19/19_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/20/20_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4145/ind._no_0270_limpeza_da_praca_da_vila_horizonte.docx" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4146/ind._no_0271_indica_ao_executiva_que_viabilize_um_local_para_campeonato_de_som..docx" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1977/1977_texto_integral.doc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1334/1334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4147/ind._no_283_-indica_ao_executivo_municipal_que_fiscalize_a_divisa_dos_bairros_jardim_monte_libano_e_san_diego..docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4148/ind._no_284_que_faca_a_manutencao_das_estradas_das_comunidades_estrada_do_ararao_bandeirantes_linha_de_onze_e_bezerro_vermelho..docx" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/514/514_texto_integral.doc" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/515/515_texto_integral.doc" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2243/2243_texto_integral.docx" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2244/2244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2245/2245_texto_integral.docx" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/331/331_texto_integral.docx" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/22/22_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/116/116_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/117/117_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1191/1191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1192/1192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1193/1193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1632/1632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1633/1633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1194/1194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1195/1195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1196/1196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4149/ind._no_325_que_o_executivo_fiscalize_a_area_localizada_na_denominada_chacara_do_mitu..docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4213/ind._no326_-_serv_reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic..docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/119/119_texto_integral.docx" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/129/129_texto_integral.docx" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/516/516_texto_integral.doc" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/517/517_texto_integral.doc" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/518/518_texto_integral.doc" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/519/519_texto_integral.doc" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/520/520_texto_integral.doc" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4214/ind._no348_servico_de_tapa_buraco_na_rua_40_com_a_rua_5-a_no_jardim_santa_isabel..docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1636/1636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/336/336_texto_integral.doc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1197/1197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1198/1198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1199/1199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1200/1200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/337/337_texto_integral.doc" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/521/521_texto_integral.doc" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/522/522_texto_integral.doc" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/523/523_texto_integral.doc" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/132/132_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/134/134_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2246/2246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4150/ind._no_382_serv._manutencao_asfaltica_no_bairro_alto_da_boa_vista..docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4151/ind._no_383_-indica_ao_executivo_municipal_que_faca_a_manutencao_das_lampadas_da_rua_gumercindo_a._marques_4_-_a.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/524/524_texto_integral.doc" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/526/526_texto_integral.doc" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1201/1201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1202/1202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2247/2247_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2248/2248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2249/2249_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4152/ind._no_406_serv._manutencao_asfaltica_na_rua_10_deputado_hitler_sansao..docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4215/ind._no407_servico_de_tapa_buraco_na_rua_04_olivio_de_lima..docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/136/136_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/141/141_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1203/1203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1204/1204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1205/1205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/527/527_texto_integral.doc" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/528/528_texto_integral.doc" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/529/529_texto_integral.doc" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1638/1638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1645/1645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4153/ind._no_440-_implantacao_de_redutor_de_velocidade_narua_celso_rosa_de_lima_a_rua_26_com_a_rua_ismael_jose_do_nascimento_a_rua_um..docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4154/ind._no_441_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_28.03.13.docx" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4155/ind._no_450_-implantacao_de_luminaria_na_rua_3-b_entre_a_rua_08_e_a_rua_10_no_na_vila_sao_pedro_03.03.13.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4156/ind._no_451_-serv._manutencao_do_bueiro_na_rua_ismael_jose_do_nascimento_com_a_rua_celso_rosa_de_lima_a_rua_26._03.03.2013.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/343/343_texto_integral.doc" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/345/345_texto_integral.doc" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1208/1208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1211/1211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1213/1213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/531/531_texto_integral.doc" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/532/532_texto_integral.doc" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/534/534_texto_integral.doc" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1650/1650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/145/145_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/147/147_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2250/2250_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4157/ind._no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4158/ind._no_485_-indicacao_para_que_o_executivo_faca_rampas_de_acesso_as_faixas_de_pedestres.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4159/ind._no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/346/346_texto_integral.doc" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/149/149_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/151/151_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/153/153_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/154/154_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/536/536_texto_integral.doc" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/538/538_texto_integral.doc" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/539/539_texto_integral.doc" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/540/540_texto_integral.doc" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2251/2251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2252/2252_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2253/2253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2254/2254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2255/2255_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2256/2256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1651/1651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1652/1652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/351/351_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/159/159_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/542/542_texto_integral.doc" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/544/544_texto_integral.doc" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/545/545_texto_integral.doc" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/547/547_texto_integral.doc" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/548/548_texto_integral.doc" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4161/ind._no_558_-_manutencao_asfaltica_na_ua_44_entrea_a_avenida_ismael_jose_do_nascimento_e_a_rua_3-a.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4162/ind._no_559-_implantacao_de_aulas_de_artesanato_corte_e_costura_no_bairro_da_vila_horizonte_e_regiao..docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4163/ind._no_560-indica_ao_executivo_municipal_que....docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/162/162_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/165/165_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/167/167_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/550/550_texto_integral.doc" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/551/551_texto_integral.doc" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2257/2257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2258/2258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1217/1217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1219/1219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1221/1221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4164/ind._no_586_-serv._tapa_buracos_rua_22-a_tga_2_12.12.11.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4165/ind._no_587-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1224/1224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1226/1226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1228/1228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2259/2259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2260/2260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/552/552_texto_integral.doc" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/553/553_texto_integral.doc" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/168/168_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/169/169_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1955/1955_texto_integral.doc" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1653/1653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4166/ind._no_620-_indica_ao_executivo_municipal_que_monte_um_cronograma_e_faca_um_levantamento_de_todas_as_lampadas_trocadas_do_municipio..docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4167/ind._no_621_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_isabel_onde_ainda_nao_existam..docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4168/ind._no_622-serv._limpeza_da_area_de_local_denominado_eco_ponto_no_jardim_monte_libano.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4169/ind._no_623_serv._manutencao_asfaltica_no_bairro_dona_julia.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4170/ind._no_624-_reparo_de_lampadas_queimadas_da_avenida__ismael_jose_do_nascimento_e_a_avenia_tranquedo_neves..docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1231/1231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1233/1233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/567/567_texto_integral.doc" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/554/554_texto_integral.doc" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/555/555_texto_integral.doc" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/556/556_texto_integral.doc" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/557/557_texto_integral.doc" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/558/558_texto_integral.doc" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2261/2261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2262/2262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4171/ind._no_652_-implantacao_de_placas_de_sinalizacao_em_toda_a_vila_alta_onde_ainda_nao_existam..docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4172/ind._no_653-serv._pavimentacao_asfaltica_nas_ruas__do_jardim_paraiso.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1656/1656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1654/1654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1655/1655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/559/559_texto_integral.doc" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/560/560_texto_integral.doc" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/561/561_texto_integral.doc" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/562/562_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/563/563_texto_integral.doc" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1235/1235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1238/1238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/173/173_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/176/176_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/178/178_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4173/ind._no_674_-_obra_de_infra_estrutura_nos_bairros_morada_do_sol_e_bela_vista.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/564/564_texto_integral.doc" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/565/565_texto_integral.doc" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2263/2263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2264/2264_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4111/ind._no__684-_indica_ao_executivo_a_compra_de_uma_camionete_gabine_simples_para_a_secretaria_de_educacao..docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4174/ind._no_685-serv._que_seja_tomada_as_discussoes_sobre_a_pavimentacao_asfaltica_do_bairro_jardim_tangara_ii..docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4216/ind._no687_-_indica_ao_executivo_a_pavimentacao_asfaltica_do_bairro_jardim_monte_libano..docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1240/1240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1242/1242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/362/362_texto_integral.doc" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/363/363_texto_integral.doc" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2265/2265_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2266/2266_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4176/ind._no_717-serv._pavimentacao_asfaltica_nas_ruas__do_vila_portuguesa..docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4177/ind._no_718servico_de_remarcacao_da_faixa_de_pedestres..docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/566/566_texto_integral.doc" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/568/568_texto_integral.doc" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/569/569_texto_integral.doc" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2267/2267_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2268/2268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/180/180_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/181/181_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/570/570_texto_integral.doc" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/571/571_texto_integral.doc" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/572/572_texto_integral.doc" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/573/573_texto_integral.doc" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/574/574_texto_integral.doc" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4217/ind._no753-_reparo_de_lampadas_queimadasrua_13-a_entre_as_ruas_30_e_32..docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4219/ind._no759_-serv._pavimentacao_asfaltica_na_vila_nossa_senhora_aparecida.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1244/1244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1246/1246_texto_integral.doc" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2269/2269_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2270/2270_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2271/2271_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1978/1978_texto_integral.doc" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/575/575_texto_integral.doc" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/576/576_texto_integral.doc" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/577/577_texto_integral.doc" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/182/182_texto_integral.docx" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/183/183_texto_integral.docx" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/367/367_texto_integral.doc" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/184/184_texto_integral.docx" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4178/ind._no_802-serv._limpeza_dos_bueiros_na_rua_26_esquina_com_a_rua_01.docx" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1249/1249_texto_integral.doc" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1253/1253_texto_integral.doc" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2272/2272_texto_integral.docx" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4220/ind._no829_-_indica_ao_executivo_municipal_que_faca_um_projeto_de_arborizacao..docx" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4221/ind._no830_-indica_ao_executivo_municipal_que_faca_a_reparacao_na_plca_de_sinalizacao_no_bairro_dona_julia.docx" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/185/185_texto_integral.docx" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/186/186_texto_integral.docx" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/447/447_texto_integral.doc" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1657/1657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1254/1254_texto_integral.doc" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1255/1255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/588/588_texto_integral.doc" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/591/591_texto_integral.doc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1659/1659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1660/1660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1662/1662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1661/1661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1658/1658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4180/ind._no_874_serv._limpeza_dos_bueiros_na_rua_sao_paulo_esquina_com_a_rua_09.docx" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4222/ind._no875__limpeza_da_praca_da_cohab.docx" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/188/188_texto_integral.docx" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1256/1256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1257/1257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2274/2274_texto_integral.docx" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2275/2275_texto_integral.docx" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/592/592_texto_integral.doc" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/593/593_texto_integral.doc" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/595/595_texto_integral.doc" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/189/189_texto_integral.docx" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4181/ind._no_911-indica_ao_executivo_municipal_que_faca_a_regularizacao_do_jardim_sao_domingos_execute_obras_de_infra_estrutura_do_mesmo..docx" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4182/ind._no_912-serv._manutencao_do_bueiro_na_rua_i09_com_a_rua_celso_rosa_de_lima_a_rua_26._esquina_com_a_feira_do_produtor_28.06.2013.docx" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4183/ind._no_913_-serv.manutencao_da_da_parada_de_onibus_em_frente_a_praca_dos_pioneiros..docx" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4184/ind._no_914_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1258/1258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1259/1259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1260/1260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2276/2276_texto_integral.docx" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2277/2277_texto_integral.docx" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1664/1664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1663/1663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/190/190_texto_integral.docx" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/191/191_texto_integral.docx" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/192/192_texto_integral.docx" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/596/596_texto_integral.doc" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/597/597_texto_integral.doc" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/598/598_texto_integral.doc" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/600/600_texto_integral.doc" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/601/601_texto_integral.doc" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/603/603_texto_integral.doc" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2278/2278_texto_integral.docx" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2279/2279_texto_integral.docx" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/193/193_texto_integral.docx" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/195/195_texto_integral.docx" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/197/197_texto_integral.docx" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/450/450_texto_integral.doc" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/604/604_texto_integral.doc" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/605/605_texto_integral.doc" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/606/606_texto_integral.doc" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/607/607_texto_integral.doc" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/611/611_texto_integral.doc" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4185/ind._no_972_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4186/ind._no_973_indica__-_ao_executivo_municipal_que_promova_eventos_culturais_direcionados_a_musica_no_departamento_de_cultura..docx" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1261/1261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1262/1262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/454/454_texto_integral.doc" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/456/456_texto_integral.doc" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1263/1263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/458/458_texto_integral.doc" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/459/459_texto_integral.doc" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/612/612_texto_integral.doc" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/613/613_texto_integral.doc" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/615/615_texto_integral.doc" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/617/617_texto_integral.doc" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/618/618_texto_integral.doc" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1665/1665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1666/1666_texto_integral.doc" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1264/1264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1265/1265_texto_integral.doc" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1266/1266_texto_integral.doc" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/460/460_texto_integral.doc" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/461/461_texto_integral.doc" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/462/462_texto_integral.doc" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/463/463_texto_integral.doc" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/199/199_texto_integral.docx" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/201/201_texto_integral.docx" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/202/202_texto_integral.docx" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/204/204_texto_integral.docx" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1667/1667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/620/620_texto_integral.doc" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/621/621_texto_integral.doc" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/623/623_texto_integral.doc" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/624/624_texto_integral.doc" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/625/625_texto_integral.doc" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4187/ind._no_1044-_viabilize_um_psicologo_para_a_secretaria_de_esportes..docx" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4223/ind._no1045-implantacao_de_faixa_de_pedestres_na_rua_32__escola_joao_batista..docx" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4224/ind._no1046-_verifique_e_refaca_a_faixa_de_pedestres_avenida_tranquedo_neves_em_frente_ao_colegio_airton_sena..docx" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2280/2280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2281/2281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1267/1267_texto_integral.doc" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1268/1268_texto_integral.doc" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1269/1269_texto_integral.doc" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/464/464_texto_integral.doc" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/465/465_texto_integral.doc" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/466/466_texto_integral.doc" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/467/467_texto_integral.doc" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1270/1270_texto_integral.doc" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2282/2282_texto_integral.docx" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2283/2283_texto_integral.docx" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1668/1668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1976/1976_texto_integral.doc" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/626/626_texto_integral.doc" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/627/627_texto_integral.doc" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/628/628_texto_integral.doc" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/629/629_texto_integral.doc" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/630/630_texto_integral.doc" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/631/631_texto_integral.doc" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4188/ind._no_1084-_caminhao_pipa_do_jardim_california..docx" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4191/ind._no_1086-troca_de_lampada_na_rua_9-a_entre_a_rua_38_e_a_rua_40_no_jardim_13_de_maio._16.08.13.docx" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2284/2284_texto_integral.docx" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/468/468_texto_integral.doc" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1271/1271_texto_integral.doc" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1272/1272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1273/1273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/206/206_texto_integral.docx" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/208/208_texto_integral.docx" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2285/2285_texto_integral.docx" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4192/ind._no_1105_reiteracao_da_indicacao__no_486_que_o_executivo_municipal_viabilize_um_projeto_de_trafego_para_o_municipio..docx" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4226/ind._no1106_-_caminhao_pipa_jardim_tangara_ii.docx" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4193/ind._no_1107_indica_ao_governador_do_estado_que_faca_a_manutencao_na_br_339_que_liga_ao_assentamento_antonio_conselheiro.docx" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/632/632_texto_integral.doc" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/633/633_texto_integral.doc" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/634/634_texto_integral.doc" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/210/210_texto_integral.docx" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/635/635_texto_integral.doc" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/636/636_texto_integral.doc" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1274/1274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1275/1275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1276/1276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1277/1277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1278/1278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/212/212_texto_integral.docx" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/214/214_texto_integral.docx" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/215/215_texto_integral.docx" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2286/2286_texto_integral.docx" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4194/ind._no_1153_-_implantacao_de_sargeta_tipo_vale_de_escoamento_rua_24_vom_a_rua_50_e_na_rua_24_com_a_rua_60_no_jardim_novo_taruma..docx" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4227/ind._no1154_-_caminhao_pipa__estrada_do_mitu.docx" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/637/637_texto_integral.doc" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/638/638_texto_integral.doc" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/639/639_texto_integral.doc" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/640/640_texto_integral.doc" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/642/642_texto_integral.doc" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1968/1968_texto_integral.doc" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1279/1279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1280/1280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1281/1281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2287/2287_texto_integral.docx" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2288/2288_texto_integral.docx" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4195/ind._no_1191-servreparacao_de_iluminarias_nos_postes_do_jd_california.docx" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/644/644_texto_integral.doc" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/645/645_texto_integral.doc" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/648/648_texto_integral.doc" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/650/650_texto_integral.doc" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/651/651_texto_integral.doc" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1282/1282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1283/1283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1284/1284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2289/2289_texto_integral.docx" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2290/2290_texto_integral.docx" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4197/ind._no_1225_servico_de_tapa_buraco_na_avenida_tranquedo_neves_entre_a_rua_03_e_a_avenida_ismael_jose_do_nascimento.docx" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4198/ind._no_1226_-_que_o_executivo_municipal_faca_a_reforma_do_psf_da_vila_alta.docx" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1956/1956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/652/652_texto_integral.doc" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/653/653_texto_integral.doc" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/217/217_texto_integral.docx" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/219/219_texto_integral.docx" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2292/2292_texto_integral.docx" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1285/1285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1286/1286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1287/1287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1288/1288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4199/ind._no_1260_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_20.09.13.docx" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4200/ind._no_1261-serv.iluminacao_publica_rua_gumercindo_a._marques.docx" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/661/661_texto_integral.doc" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/662/662_texto_integral.doc" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4231/ind._no1279_servico_de_estruturacao_hidraulica_do_psf_da_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4201/ind._no_1280_que_o_executivo_municipal_reponha_a_medicacao_que_esta_em_falta..docx" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1289/1289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1290/1290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/221/221_texto_integral.docx" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/222/222_texto_integral.docx" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/663/663_texto_integral.doc" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/664/664_texto_integral.doc" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/665/665_texto_integral.doc" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/667/667_texto_integral.doc" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/668/668_texto_integral.doc" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2293/2293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2294/2294_texto_integral.docx" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2295/2295_texto_integral.docx" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/224/224_texto_integral.docx" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4202/ind._no_1308-_implantacao_de_placas_de_sinalizacao_de_transitona_rua_22_da_avenida_ismael_jose_do_nascimento_ate_a_rua_17_-_a_da_cohab_taruma..docx" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4233/ind._no1309_-_indica_ao_executivo_municipal_que_promova_uma_campanha_de_esclarecimento_sobre_o_hantavirus..docx" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4203/ind._no_1310-indica_ao_executivo_municipal_que_faca_a_aquisicao_de_um_veiculo_para_a_fiscalizacao_e_combate_de_edenias_para_a_secretaria_de_saude..docx" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1291/1291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1292/1292_texto_integral.doc" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1293/1293_texto_integral.doc" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2296/2296_texto_integral.docx" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2297/2297_texto_integral.docx" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/669/669_texto_integral.doc" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/671/671_texto_integral.doc" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/674/674_texto_integral.doc" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/675/675_texto_integral.doc" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4204/ind._no_1341-implantacao_de_luminaria_na_rotatoria_da_avenida_cuiaba_centro.docx" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4205/ind._no_1342_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/725/725_texto_integral.doc" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2298/2298_texto_integral.docx" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/682/682_texto_integral.doc" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/684/684_texto_integral.doc" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4234/ind._no1375_que_faca_o_levantamento_nas_lampadas_queimadas_nos_bairros_e_recoloqueas..docx" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4206/ind._no_1376-_implantacao_de_redutor_de_velocidade_rua_1_com_a_rua_32_no_centro.docx" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4207/ind._no_1377_reiteracao_da_indicacao_no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_11.10.13.docx" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1294/1294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1295/1295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1296/1296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/727/727_texto_integral.doc" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/728/728_texto_integral.doc" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2301/2301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/226/226_texto_integral.docx" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/229/229_texto_integral.docx" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/231/231_texto_integral.docx" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/234/234_texto_integral.docx" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/235/235_texto_integral.docx" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/686/686_texto_integral.doc" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/687/687_texto_integral.doc" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/689/689_texto_integral.doc" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/691/691_texto_integral.doc" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/692/692_texto_integral.doc" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4212/ind._no_11410_que_o_executivo_municipal_que_disponibilize_um_terreno_pra_a_associacao_de_moradores_do_jd_morada_do_sol.docx" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4208/ind._no_1411_-indicao_executivo_que_faca_a_limpeza_do_antigo_dae_na_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1951/1951_texto_integral.doc" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1297/1297_texto_integral.doc" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1298/1298_texto_integral.doc" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1299/1299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/729/729_texto_integral.doc" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/730/730_texto_integral.doc" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/731/731_texto_integral.doc" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2302/2302_texto_integral.docx" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2303/2303_texto_integral.docx" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/238/238_texto_integral.docx" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/240/240_texto_integral.docx" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/242/242_texto_integral.docx" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1971/1971_texto_integral.doc" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/244/244_texto_integral.docx" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/246/246_texto_integral.docx" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/248/248_texto_integral.docx" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/694/694_texto_integral.doc" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/695/695_texto_integral.doc" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/696/696_texto_integral.doc" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/697/697_texto_integral.doc" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/698/698_texto_integral.doc" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/699/699_texto_integral.doc" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/700/700_texto_integral.doc" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/701/701_texto_integral.doc" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/702/702_texto_integral.doc" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/704/704_texto_integral.doc" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/712/712_texto_integral.doc" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1952/1952_texto_integral.doc" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1961/1961_texto_integral.doc" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1972/1972_texto_integral.doc" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1973/1973_texto_integral.doc" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1962/1962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1953/1953_texto_integral.doc" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4235/ind._no1473_reiteracao_da_indicacao_no_484-_placas_de_sinalizacao_nas_ruas_ainda_nao_existem..docx" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4209/ind._no_1474-_indica_ao_executivo_municipal_que_se_implante_rampas_de_acesso_para_pessoas_com_deficiencia_fisica_em_orgaos_municipais..docx" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4210/ind._no_1475_indica_ao_executivo_municipal_que_fiscalize_as_rampas_de_acesso_de_pessoas_com_deficiencia_fisica_que_nao_atendam_as_leis_de_acessibilidade.docx" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1300/1300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1301/1301_texto_integral.doc" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1302/1302_texto_integral.doc" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/713/713_texto_integral.doc" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/714/714_texto_integral.doc" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/715/715_texto_integral.doc" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/732/732_texto_integral.doc" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/733/733_texto_integral.doc" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/734/734_texto_integral.doc" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/735/735_texto_integral.doc" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1303/1303_texto_integral.doc" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2304/2304_texto_integral.docx" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2305/2305_texto_integral.docx" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/251/251_texto_integral.docx" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2306/2306_texto_integral.docx" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1304/1304_texto_integral.doc" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1305/1305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1306/1306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2307/2307_texto_integral.docx" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2308/2308_texto_integral.docx" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2309/2309_texto_integral.docx" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4238/indicacao_no_1535_-_reposicao_de_lampadas_no_jd_santa_izabel.doc" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4240/indicacao_no_1536_-_reposicao_de_lampadas_no_jd_santa_izabel.doc" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1963/1963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1964/1964_texto_integral.doc" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/253/253_texto_integral.docx" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/254/254_texto_integral.docx" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/753/753_texto_integral.doc" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/754/754_texto_integral.doc" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/755/755_texto_integral.doc" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/756/756_texto_integral.doc" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1307/1307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1308/1308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1309/1309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/759/759_texto_integral.doc" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/760/760_texto_integral.doc" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/762/762_texto_integral.doc" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/763/763_texto_integral.doc" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/764/764_texto_integral.doc" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/765/765_texto_integral.doc" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/766/766_texto_integral.doc" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2310/2310_texto_integral.docx" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2311/2311_texto_integral.docx" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1965/1965_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1966/1966_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1975/1975_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1967/1967_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/255/255_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/256/256_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/257/257_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1310/1310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1311/1311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1312/1312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1313/1313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1314/1314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/258/258_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/259/259_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/737/737_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/767/767_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/768/768_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/769/769_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/770/770_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/771/771_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2312/2312_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2313/2313_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/738/738_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2314/2314_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2315/2315_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2316/2316_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1315/1315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1316/1316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1970/1970_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2317/2317_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/742/742_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/743/743_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/744/744_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/772/772_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/773/773_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/774/774_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4211/ind._no_1733_-serv._tapa_buracos_rua_5b_na_vila_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/4242/indicacao_no_1734_-_psf_vila_goisas.doc" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1317/1317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1318/1318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1319/1319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1320/1320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/778/778_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/779/779_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/781/781_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/782/782_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2318/2318_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/2319/2319_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2013/3984/ind._no_0675_-_implantacao_de_uma_linha_de_onibus_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1141/1141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1134/1134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/260/260_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1135/1135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1979/1979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/261/261_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1136/1136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1137/1137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1142/1142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1138/1138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1139/1139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1053/1053_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1054/1054_texto_integral.doc" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/262/262_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/263/263_texto_integral.docx" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/./sapl/public/materialegislativa/2013/1140/1140_texto_integral.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H1080"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="230.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="229.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>