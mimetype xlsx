--- v0 (2026-01-12)
+++ v1 (2026-05-20)
@@ -54,2088 +54,2088 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Fabio Brito</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4598/re_-_018_-_limpeza_da_creche_s.o.s_06.02.2012.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4598/re_-_018_-_limpeza_da_creche_s.o.s_06.02.2012.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A LIMPEZA DAS CAIXAS D’AGUA DA CRECHE SOS LOCALIZADA NA RUA 7-A ESQUINA COM A RUA 32 Nº 880-N JARDIM ELDORADO</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4599/re_-_042_-_informacoes_da_verba_do_esporte_para_copa_centro_america_13.02.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4599/re_-_042_-_informacoes_da_verba_do_esporte_para_copa_centro_america_13.02.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS, REFERENTES AOS INVESTIMENTOS DA SECRETARIA DE ESPORTE PARA COPA CENTRO AMÉRICA DE FUTSAL 2012.</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4600/re_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_23.02.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4600/re_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_23.02.12.doc</t>
   </si>
   <si>
     <t>REQUER AO DEPUTADO WAGNER RAMOS INFORMAÇÕES DETALHADAS SOBRE A FINALIZAÇÃO DAS OBRAS DA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>4601</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4601/re_-_096_-_informacoes_casas_localizada_proximo_ao_corrego_seco_02.04.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4601/re_-_096_-_informacoes_casas_localizada_proximo_ao_corrego_seco_02.04.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE AS CASAS LOCALIZADAS PROXIMO AO CORREGO SECO ENTRE AS RUAS 28 JARDIM POMARES ATÉ RUA 48 POR TODA A EXTENSÃO DA RUA 3-A.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4602/re_-_097_-_informacoes_levantamento_sobre_chacara_do_mituo_02.04.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4602/re_-_097_-_informacoes_levantamento_sobre_chacara_do_mituo_02.04.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE SITUAÇÃO FUNDIARIA, IMOBILIARIA E TRIBUTARIA DA CHACARA DO MITUO.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4603/re_-_119_-_informacoes_levantamento_sobre_terrenos_sujos_16.04.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4603/re_-_119_-_informacoes_levantamento_sobre_terrenos_sujos_16.04.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE QUAL A SITUAÇÃO DAS LIMPEZAS DOS TERRENOS BALDIOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4604/re_-_127__-_informacoes_sobre_o_inicio_da_duplicacao_da_br_mt_358_23.04.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4604/re_-_127__-_informacoes_sobre_o_inicio_da_duplicacao_da_br_mt_358_23.04.12.doc</t>
   </si>
   <si>
     <t>REQUER AO DEPUTADO WAGNER RAMOS INFORMAÇÕES DETALHADAS SOBRE O INICIO DA DUPLICAÇÃO DA RODOVIA MT 358 DA ROTATORIA DO CRISTO REDENTOR ATÉ A UNEMAT.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4605/re_-_162_-_informacoes_da_verba_do_esporte__14.05.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4605/re_-_162_-_informacoes_da_verba_do_esporte__14.05.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS, REFERENTES À PRESTAÇÃO DE CONTAS REFERENTE Á APLICAÇÃO DA ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ R$ 41.900,00 DO PROJETO DE LEI 57/2012 DESTINADOS A CUSTEAR DESPESAS DA SECRETARIA MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4606/re_-_163_-_reitera_os_termos_do_reo_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_14.05.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4606/re_-_163_-_reitera_os_termos_do_reo_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_14.05.12.doc</t>
   </si>
   <si>
     <t>REINTERO OS TERMOS DO REQUERIMENTO Nº 044/12 QUE REQUER AO DEPUTADO WAGNER RAMOS INFORMAÇÕES DETALHADAS SOBRE A FINALIZAÇÃO DAS OBRAS DA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4607/re_-_178_-_sobre_anestia_da_irregularidades_imobiliario_de_tga_28.05.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4607/re_-_178_-_sobre_anestia_da_irregularidades_imobiliario_de_tga_28.05.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A ANESTIA DA IRRGULARIDADES IMOBILIARIAS DA TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4608/re_-_188_-_sobre_situacao_mecanica_das_ambulancias_11.06.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4608/re_-_188_-_sobre_situacao_mecanica_das_ambulancias_11.06.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE EM QUE ESTADO MECÂNICO SE ENCONTRA AS AMBULÂNCIAS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4609/re_-_198_-_sobre_abastecimento_de_caminha_pipa_25.06.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4609/re_-_198_-_sobre_abastecimento_de_caminha_pipa_25.06.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O ABASTECIMENTO DOS CAMINHOES PIPAS DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4610/re_-_206_-_sobre_inicio_das_obras_da_escola_no_mane_garrincha_02.07.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4610/re_-_206_-_sobre_inicio_das_obras_da_escola_no_mane_garrincha_02.07.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE O INICIO DAS OBRAS PARA A CONSTRUÇÃO DA ESCOLA NO BAIRRO MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4611/re_-_208_-_ao_incra-mt_titulos_assentamento_antonio_conselheiro_02.07.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4611/re_-_208_-_ao_incra-mt_titulos_assentamento_antonio_conselheiro_02.07.12.doc</t>
   </si>
   <si>
     <t>REQUER AO INCRA-MT INFORMAÇÕES SOBRE A ENTREGA DOS TITULOS DE TERRA DO ASSENTAMENTO ANTONIO CONSELHEIRO.</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4612/re_-_214_-_informacoes_ao_governo_do_estado_sobre_o_inicio_das_obras_da_escola_localizada_no_bairro_mane_garrincha__06.08.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4612/re_-_214_-_informacoes_ao_governo_do_estado_sobre_o_inicio_das_obras_da_escola_localizada_no_bairro_mane_garrincha__06.08.12.doc</t>
   </si>
   <si>
     <t>REQUER A SECRETARIA DO ESTADO DE EDUCAÇÃO (SEDUC) JUNTAMENTA A ASSESSORIA PEDAGÓGICA INFORMAÇÕES SOBRE O INICIO DAS OBRAS DE CONSTRUÇÃO DA ESCOLA NO BAIRRO MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4614/re_-_227__-_serv._asfalto_jd_tapirapua_rua_18.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4614/re_-_227__-_serv._asfalto_jd_tapirapua_rua_18.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A RAZÃO DE NÃO TER EFETUADO A PAVIMENTAÇÃO ASFALTICA DA RUA 42 ENTRE AS RUAS 15-A E 17-A NOS BAIRROS JARDIM SANTA IZABEL E VILA HORIZONTE.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4613/re_-_218__-_serv._asfalto_jd_santa_izabel_rua_42_uma_quadra_13.08.12_-_copia.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4613/re_-_218__-_serv._asfalto_jd_santa_izabel_rua_42_uma_quadra_13.08.12_-_copia.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A PAVIMENTAÇÃO ASFALTICA DO JARDIM TAPIRAPUÃ , E SE IRÁ SER CONCLUIDO A PAVIMENTAÇÃO NA RUA 18 DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4615/re_-_228__-_informacoes_sobre_programacao_asfaltica_de_nossa_cidade_27.08.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4615/re_-_228__-_informacoes_sobre_programacao_asfaltica_de_nossa_cidade_27.08.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O CRONOGRAMA ASFALTICO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4616/re_-_234__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4616/re_-_234__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE A SITUAÇÃO DA REGULAMENTAÇÃO DOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4617/re_-_235__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4617/re_-_235__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O LEVANTAMENTO DAS CASAS QUE ESTÃO FECHADAS E AS CASAS QUE ESTÃO IRREGULARES DOS BAIRROS MORADA DO SOL E BELA VISTA</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4618/re_-_236_-_informacoes_recursos_repassados_a_escola_silvio_paternez_10.09.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4618/re_-_236_-_informacoes_recursos_repassados_a_escola_silvio_paternez_10.09.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE RECURSOS QUE FORAM REPASSADOS E OS QUE AINDA SERÃO A ESCOLA SILVIO PATERNEZ.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4619/re_-_254_-_informacoes_recursos_destinado_a_vigilancia_de_saude_ambiental_17.10.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4619/re_-_254_-_informacoes_recursos_destinado_a_vigilancia_de_saude_ambiental_17.10.12.doc</t>
   </si>
   <si>
     <t>REQUER AO EXECUTIVO MUNICIPAL INFORMAÇÕES DETALHADAS SOBRE O RECURSO DE R$ 40.000 DESTINADO A VIGILANCIA DE SAUDE AMBIENTAL PARA AS AÇÕES DE COMBATE Á DENGUE E AQUISIÇÃO DE VEÍCULO, QUE SERIA REMANEJADO PARA PAGAMENTO DE SUAS HORAS EXTRAS DE MULTIRÕES AOS SABADOS.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4620/re_-_264_-_informacoes_deputado_wagner_ramos_projeto_de_pavimentacao_asfaltica_da_mt_339_31.10.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4620/re_-_264_-_informacoes_deputado_wagner_ramos_projeto_de_pavimentacao_asfaltica_da_mt_339_31.10.12.doc</t>
   </si>
   <si>
     <t>REQUER JUNTO AO DEPUTADO ESTADUAL WAGNER RAMOS INFORMAÇÕES DETALHADAS SOBRE O PROJETO DE PAVIMENTAÇÃO ASFALTICA DA MT 339</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3790/ind._no_0028_reiteracao_no1012_-__implantacao_da_academia_da_terceira_idade_vila_horizonte_06.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3790/ind._no_0028_reiteracao_no1012_-__implantacao_da_academia_da_terceira_idade_vila_horizonte_06.02.12.docx</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1012/11, QUE SOLICITARAM AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DA ACADEMIA DA TERCEIRA IDADE NA PRAÇA DO BAIRRO VILA HORIZONTE.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3884/ind._no_0029_-serv._tapa_buracos_av._ismael_jose_do_nascimento_06.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3884/ind._no_0029_-serv._tapa_buracos_av._ismael_jose_do_nascimento_06.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO POR TODA SUA EXTENSAO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3885/ind._no_0030_-implantacao_de_uma_protecao_na_ciclovia_na_travessia_do_rio_queima_pe_06.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3885/ind._no_0030_-implantacao_de_uma_protecao_na_ciclovia_na_travessia_do_rio_queima_pe_06.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA PROTEÇÃO NA TRAVESSIA DO RIO QUEIMA PÉ NA FAIXA DA CICLOVIA LOCALIZADO NA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3886/ind._no_0046_-_colocacao_das_traves_do_campo_do_jardim_dos_ypes_13.06.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3886/ind._no_0046_-_colocacao_das_traves_do_campo_do_jardim_dos_ypes_13.06.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE TRAVES NO CAMPO DE FUTEBOL DO JARDIM DOS YPÊS.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3887/ind._no_0048_-serv._tapa_buracos_rua_natal_dona_julia_13.06.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3887/ind._no_0048_-serv._tapa_buracos_rua_natal_dona_julia_13.06.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA RUA NATAL ENTRE AS RUAS CAMPO GRANDE E RUA CURITIBA NO RESIDENCIAL DONA JULIA.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3888/ind._no_0049_-serv._tapa_buracos_rua_04_13.06.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3888/ind._no_0049_-serv._tapa_buracos_rua_04_13.06.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 04 GUMERCINDO A. MARQUES POR TODA SUA EXTENSAO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3889/ind._no_0124_-serv._tapa_buracos_rua_18_esq_com_av_brasil_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3889/ind._no_0124_-serv._tapa_buracos_rua_18_esq_com_av_brasil_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 18 ESQUINA COM A AVENIDA BRASIL COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3890/ind._no_0125_-serv._tapa_buracos_na_estrada_da_boa_vista_entrada_do_residencial_mane_garrincha_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3890/ind._no_0125_-serv._tapa_buracos_na_estrada_da_boa_vista_entrada_do_residencial_mane_garrincha_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA ENTRADA DO BAIRRO RESIDENCIAL MANÉ GARRINCHA ESTRADA DA BOA VISTA.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3891/ind._no_0126_reiteracao_no_0914-11__-serv._limpeza_na_quadra_de_areia_modulo_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3891/ind._no_0126_reiteracao_no_0914-11__-serv._limpeza_na_quadra_de_areia_modulo_23.02.12.docx</t>
   </si>
   <si>
     <t>REITERO OS TERMOS DA INDICAÇÃO DE Nº 914/11 QUE INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DA QUADRA DE AREIA DO MODULO ESPORTIVO.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3892/ind._no_0127_-serv._asfalto_rua_42_entre_a_15-a_e_17-a_vila_horizonte_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3892/ind._no_0127_-serv._asfalto_rua_42_entre_a_15-a_e_17-a_vila_horizonte_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA DA RUA 42 ENTRE AS RUAS 15-A E 17-A NOS BAIRROS JARDIM SANTA IZABEL E VILA HORIZONTE.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3893/ind._no_0128_-serv._reparo_na_estrada_mituo_matsumoto_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3893/ind._no_0128_-serv._reparo_na_estrada_mituo_matsumoto_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE PATROLAGEM NA ESTRADA DO MITUO.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3894/ind._no_0129_-_guilherme_maluf_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3894/ind._no_0129_-_guilherme_maluf_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL GUILHERME MALUF QUE VIABILIZE RECURSOS DE SUAS EMENDAS PARA A CONSTRUÇÃO DE UM NOVO POSTO DE SAUDE FAMILIAR NO JARDIM SANTA IZABEL</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3895/ind._no_0130_-iluminacao_da_avenida_lions_inter_23.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3895/ind._no_0130_-iluminacao_da_avenida_lions_inter_23.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO WAGNER RAMOS QUE CONCLUA O SERVIÇO DE ILUMINAÇÃODA AVENIDA LIONS INTERNACIONAL.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3896/ind._no_0155_-_tampas_nos_bueiros_rua_24_com_a_ismael_do_nascimento_27.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3896/ind._no_0155_-_tampas_nos_bueiros_rua_24_com_a_ismael_do_nascimento_27.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE TAMPAS NOS BUEIROS LOCALIZADOS NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO (RUA 01) COM A RUA 24 CENTRO, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3897/ind._no_0156_-serv._tapa_buracos_46_entre_as_ruas_03_e_07_jd_paraiso_27.02.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3897/ind._no_0156_-serv._tapa_buracos_46_entre_as_ruas_03_e_07_jd_paraiso_27.02.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA RUA 46 ENTRE AS RUAS 03, 05 E 07 NO JARDIM PARAISO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3898/ind._no_0157_-serv._tapa_buracos_7-a_da_rua_26_a_12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3898/ind._no_0157_-serv._tapa_buracos_7-a_da_rua_26_a_12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 7-A DA EXTENSAO DA AVENIDA TANCREDO NEVES JARDIM TANAKA ATÉ A RUA 12 PARQUE DAS MANSOES SENTIDO TANGARA SHOPPING COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3899/ind._no_0167_-implantacao_de_faixa_de_pedestres_na_rua_26_entre_as_ruas_3-a_e_5-a.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3899/ind._no_0167_-implantacao_de_faixa_de_pedestres_na_rua_26_entre_as_ruas_3-a_e_5-a.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES ELEVADA NA RUA CELSO ROSA DE LIMA NA VINTE E SEIS ENTRE AS RUAS 3-A E 5-A.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3900/ind._no_0194_-serv._tapa_buracos_na_rua_26_esquina_coma_9-a_05.03.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3900/ind._no_0194_-serv._tapa_buracos_na_rua_26_esquina_coma_9-a_05.03.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 26 ESQUINA COMA RUA 9-A COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3901/ind._no_0195_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_05.03.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3901/ind._no_0195_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_05.03.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NO CRUZAMENTO DA RUA 15 (JOSÉ FLORENÇO GODRIN) ESQUINA COMA RUA 20 (FRANCISCO PEREIRA RAMOS) CENTRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3902/ind._no_0196_-serv._reparos_nas_ruas_do_jardim_san_diego_05.03.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3902/ind._no_0196_-serv._reparos_nas_ruas_do_jardim_san_diego_05.03.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE REPAROS NAS RUAS DO BAIRRO JARDIM SAN DIEGO</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3903/ind._no_0224_-_reiteracao_no_1085_-_implantacao_de_faixa_de_pedestre_banco_bradesco_12.03.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3903/ind._no_0224_-_reiteracao_no_1085_-_implantacao_de_faixa_de_pedestre_banco_bradesco_12.03.12.docx</t>
   </si>
   <si>
     <t>REITERA TERMOS DAS INDICAÇÕES DE Nº 1085/11, QUE SOLICITARAM AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SINALIZAÇÃO DE TRÃNSITO (FAIXA DE PEDESTRES) NA RUA 10 (DEPUTADO HITLER SANSÃO) CENTRO EM FRENTE A AGENCIA DO BANCO BRADESCO, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3904/ind._no_0225_-serv._reparo_na_rua_38_entre_as_ruas_17-a_e_19-a_jardim_sao_domingos_12.03.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3904/ind._no_0225_-serv._reparo_na_rua_38_entre_as_ruas_17-a_e_19-a_jardim_sao_domingos_12.03.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE REPAROS NA RUA 38 ENTRE AS RUAS 17-A E 19-A JARDIM SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3905/ind._no_0226_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_13-a_12.03.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3905/ind._no_0226_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_13-a_12.03.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 26 ESQUINA COMA RUA 13-A COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3906/ind._no_0277_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_19.03.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3906/ind._no_0277_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_19.03.12.docx</t>
   </si>
   <si>
     <t>REITERO OS TERMOS DA INDICAÇÃO DE Nº 1173/11 QUE INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NAS PROXIMIDADES DO COLÉGIO JOÃO BATISTA ENTRE A RUA 32 E A 34.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3907/ind._no_0278_-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_19.03.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3907/ind._no_0278_-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_19.03.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA LUMINÁRIA NA ROTATÓRIA NO CRUZAMENTO DAS RUAS 26 (CELSO ROSA DE LIMA) COM A RUA 13 (EUCLIDES G. DE MEDEIROS) ANEXO A AVENIDA CUIABÁ CENTRO PARA PROPORCIONAR MAIS SEGURANÇA A MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3908/ind._no_0279_-serv._tapa_buracos_na_rua_p_jardim_cohab_taruma.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3908/ind._no_0279_-serv._tapa_buracos_na_rua_p_jardim_cohab_taruma.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA P NO JARDIM COAHB TARUMÃ COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3909/ind._no_0314-serv.iluminacao_publica_rua_gumercindo_a._marques.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3909/ind._no_0314-serv.iluminacao_publica_rua_gumercindo_a._marques.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TROQUE AS LUMINÁRIAS DA RUA GUMERCINDO A. MARQUES (4 A) ENTRE A VILA SÃO PEDRO E O JARDIM PARATI</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3910/ind._no_0315_-serv._tapa_buracos_na_rua_5_vila_sao_pedro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3910/ind._no_0315_-serv._tapa_buracos_na_rua_5_vila_sao_pedro.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 5 NA VILA SÃO PEDRO COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3911/ind._no_0332_-_regularizacao_fundiaria_e_cartoraria_do_morado_do_sol_02.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3911/ind._no_0332_-_regularizacao_fundiaria_e_cartoraria_do_morado_do_sol_02.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A REGULARIZAÇÃO FUNDIARIA E CARTORARIA DOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3912/ind._no_0333_-serv._asfalto_jd_paraiso_02.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3912/ind._no_0333_-serv._asfalto_jd_paraiso_02.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE PAVIMENTAÇÃO ASFALTICA EM TODAS AS RUAS DO BAIRRO JARDIM PARAISO.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3913/ind._no_0334_-serv._asfalto_vila_horizonte_rua_42_com_1517a__02.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3913/ind._no_0334_-serv._asfalto_vila_horizonte_rua_42_com_1517a__02.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA DA RUA 42 ENTRE AS RUAS 15-A E 17-A NO BAIRRO VILA HORIZONTE.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3914/ind._no_0369_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3914/ind._no_0369_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA AVENIDA MAUÁ ESQUINA COM A RUA 04 NA VILA ALTA COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3915/ind._no_0370_-serv._desintupimento_de_bueiro.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3915/ind._no_0370_-serv._desintupimento_de_bueiro.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS NA RUA 02 AVELINA JACI BHON NAS PROXIMIDADES DO BOSQUE MUNICIPAL.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3918/ind._no_0393_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3918/ind._no_0393_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE TAMPAS NOS BUEIROS LOCALIZADOS NA ROTATORIA DA AVENIDA DAS PALMEIRAS COM A RUA 24 NO BAIRRO JARDIM TARUMÃ, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3920/ind._no_0394_-_implantacao_de_meio_na_rua_3-a_entre_a_rua_24_e_26_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3920/ind._no_0394_-_implantacao_de_meio_na_rua_3-a_entre_a_rua_24_e_26_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE MEIO FIO QUE SE ENCONTRA QUEBRADO NA RUA 3-A ENTRE AS RUAS 24 E 26 NO JARDIM SÃO CRISTOVÃO, COM OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA E COMODIDADE AOS MORADORES DO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3921/ind._no_0408_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3921/ind._no_0408_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO CENTRO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3923/ind._no_0409_-serv._pavimentacao_asfaltica_na_estrada_jd_sp_horizonte_2_altos_taruma_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3923/ind._no_0409_-serv._pavimentacao_asfaltica_na_estrada_jd_sp_horizonte_2_altos_taruma_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA DO ARARÃO DA RUA 58 ATÉ O BALNEÁRIO BIQUINHA l e ll.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3924/ind._no_0410_-serv._pavimentacao_asfaltica_da_unica_estrada_que_liga_os_bairro_jd_sao_paulo_e_vila_horizonte_2_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3924/ind._no_0410_-serv._pavimentacao_asfaltica_da_unica_estrada_que_liga_os_bairro_jd_sao_paulo_e_vila_horizonte_2_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA ÚNICA ESTRADA QUE LIGA OS BAIRROS JARDIM SÃO PAULO E RESIDENCIAL HORIZONTE II.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3925/ind._no_0411_-serv._tapa_buracos_av._nilo_torres_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3925/ind._no_0411_-serv._tapa_buracos_av._nilo_torres_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA AVENIDA NILO TORRES POR TODA SUA EXTENSÃO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3926/ind._no_0412_-criacao_de_projeto_coordenador_bucal_16.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3926/ind._no_0412_-criacao_de_projeto_coordenador_bucal_16.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ELABORE UM PROJETO CRIANDO CARGO DE COORDENADOR DE SAÚDE BUCAL.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3928/ind._no_0426_-_implantacao_de_sargeta_na_rua_28_esquina_com_a_rua_3_no_bairro_jardim_palmares._23.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3928/ind._no_0426_-_implantacao_de_sargeta_na_rua_28_esquina_com_a_rua_3_no_bairro_jardim_palmares._23.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA 28, ESQUINA COM A RUA 3, NO BAIRRO JARDIM PALMARES</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3929/ind._no_0427_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_23.04.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3929/ind._no_0427_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_23.04.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 26 ESQUINA COMA RUA 15-A COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3930/ind._no_0431__-_deputado_wagner_ramos_recurso_para_a_construcao_de_um_posto_de_saude__23.04.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3930/ind._no_0431__-_deputado_wagner_ramos_recurso_para_a_construcao_de_um_posto_de_saude__23.04.12.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL WAGNER RAMOS QUE GARANTA DENTRO DE SUAS EMENDAS PARLAMENTARES RECURSOS PARA A CONSTRUÇÃO DE UM NOVO POSTO DE SAUDE FAMILIAR NA VILA SANTA IZABEL PARA ATENDER OS BAIRROS QUE ESTÃO FORA DE AREA.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3931/ind._no_0449_-serv._limpeza_do_centro_da_cidade_rua_manoel_dionisio_sobrinho_02.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3931/ind._no_0449_-serv._limpeza_do_centro_da_cidade_rua_manoel_dionisio_sobrinho_02.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FISCALIZE A LIMPEZA DOS LIXOS DAS EMPRESAS DO CENTRO DE TANGARA DA SERRA EM ESPECIAL A RUA MANOEL DIONISIO SOBRINHO DA AVENIDA BRASIL ATÉ A RUA 07 NO CENTRO.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3932/ind._no_0450_-serv._limpeza_nas_avenidas_02.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3932/ind._no_0450_-serv._limpeza_nas_avenidas_02.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DAS RUAS DO BAIRRO RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3933/ind._no_0479_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_02.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3933/ind._no_0479_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_02.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS E LIMPEZA DO BUEIRO QUE ESTÁ ENTUPIDO, EXALANDO ODOR INSUPORTÁVEL NA RUA 26, ESQUINA COM A RUA 20, NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3934/ind._no_0480_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_d_jardim_taruma_07.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3934/ind._no_0480_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_d_jardim_taruma_07.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA 30, ESQUINA COM A RUA D, NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3936/ind._no_0481_-_serv._reparo_na_estrada_comunidade_bandeirante_07.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3936/ind._no_0481_-_serv._reparo_na_estrada_comunidade_bandeirante_07.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DE UMA PONTE QUE DÁ ACESSO AOS SITIANTES NA COMUNIDADE BANDEIRANTE.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3938/ind._no_0482_-_abertura_da_rua_9-a_no_jardim_santa_izabel__07.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3938/ind._no_0482_-_abertura_da_rua_9-a_no_jardim_santa_izabel__07.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA ABERTURA DA RUA 9-A NO JARDIM SANTA IZABEL.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3941/ind._no_0483_-_implantacao_de_vala_de_escoamento_de_agua_na_rua_9-a_jardim_satna_izabel_07.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3941/ind._no_0483_-_implantacao_de_vala_de_escoamento_de_agua_na_rua_9-a_jardim_satna_izabel_07.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UMA VALA DE ESCOAMENTO DE ÁGUA NA RUA 9-A JARDIM SANTA IZABEL.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3943/ind._no_0485_-serv._pavimentacao_asfaltica_na_rua_17-a_vila_horizonte_07.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3943/ind._no_0485_-serv._pavimentacao_asfaltica_na_rua_17-a_vila_horizonte_07.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA DA RUA 17-A NO BAIRRO VILA HORIZONTE.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3945/ind._no_0536_-_caminhao_pipa_alto_da_boa_vista_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3945/ind._no_0536_-_caminhao_pipa_alto_da_boa_vista_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO ALTO DA BOA VISTA</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3947/ind._no_0537_-serv._pavimentacao_asfaltica_no_jardim_acapuco_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3947/ind._no_0537_-serv._pavimentacao_asfaltica_no_jardim_acapuco_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NO BAIRRO ACAPULCO</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3948/ind._no_0538_-_caminhao_pipa_no_jardim_acapuco_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3948/ind._no_0538_-_caminhao_pipa_no_jardim_acapuco_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO ACAPULCO.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3949/ind._no_0539_-implantacao_de_mais_lixeiras_no_centro_da_cidade_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3949/ind._no_0539_-implantacao_de_mais_lixeiras_no_centro_da_cidade_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE MAIS LIXEIRAS NO CENTRO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3951/ind._no_0540_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3951/ind._no_0540_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DOS BAIRROS MORADA DO SOL E BELA VISTA.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3952/ind._no_0541_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_14.05.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3952/ind._no_0541_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_14.05.12.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA RECUPERAÇÃO ASFALTICA DA RUA 26 INICIANDO NA RUA 19 ATÉ A VILA GOIAS.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3953/ind._no_0542_-serv.pavimentacao_asfaltica_nas_ruas_40_na_altura_da_rua_15-a_ate_a_17-a_vila_horizonte_14.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3953/ind._no_0542_-serv.pavimentacao_asfaltica_nas_ruas_40_na_altura_da_rua_15-a_ate_a_17-a_vila_horizonte_14.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA PAVIMENTAÇÃO ASFALTICA NA RUA 40 NA ALTURA DA RUA 15-A ATÉ A RUA 17-A VILA HORIZONTE.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3954/ind._no_0559_-iluminacao_da_avenida_brasil__21.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3954/ind._no_0559_-iluminacao_da_avenida_brasil__21.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DAS LÂMPADAS DA AVENIDA BRASIL</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3956/ind._no_0560_-implantacao_de_luminaria_na_vila_olimpica_21.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3956/ind._no_0560_-implantacao_de_luminaria_na_vila_olimpica_21.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE MAIS LUMINÁRIA E QUE FAÇA A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS NA VILA OLÍMPICA REI PELÉ.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3958/ind._no_0585_-_implantacao_da_academia_da_terceira_idade_na_praca_dos_pioneiros__28.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3958/ind._no_0585_-_implantacao_da_academia_da_terceira_idade_na_praca_dos_pioneiros__28.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DA ACADEMIA DA TERCEIRA IDADE NA PRAÇA DOS PIONEIROS.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3959/ind._no_0586_-_implantacao_da_academia_da_terceira_idade_no_setor_n__28.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3959/ind._no_0586_-_implantacao_da_academia_da_terceira_idade_no_setor_n__28.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DA ACADEMIA DA TERCEIRA IDADE EM TODAS AS PRAÇAS DO SETOR N.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3960/ind._no_0587_-_placas_de_transito_setor_n_28.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3960/ind._no_0587_-_placas_de_transito_setor_n_28.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO EM TODO SETOR N, NAS LOCALIDADES ONDE NÃO EXISTAM.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3963/ind._no_0588_-cras_na_vila_horizonte_e_santa_izabel_28.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3963/ind._no_0588_-cras_na_vila_horizonte_e_santa_izabel_28.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A CRIAÇÃO DE UM CRAS NA REGIÃO DOS BAIRROS SANTA IZABEL, VILA HORIZONTE E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3964/ind._no_0601_-serv._limpeza_dos_bueiros_no_centro_de_tga_28.05.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3964/ind._no_0601_-serv._limpeza_dos_bueiros_no_centro_de_tga_28.05.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3966/ind._no_0625_-serv._reparo_na_estrada_do_bezerro_vermelho_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3966/ind._no_0625_-serv._reparo_na_estrada_do_bezerro_vermelho_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DAS ESTRADAS QUE LIGAM A COMUNIDADE BEZERRO VERMELHO.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3968/ind._no_0626_-_deputado_wagner_ramos_recurso_para_a_implantacao_das_atis_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3968/ind._no_0626_-_deputado_wagner_ramos_recurso_para_a_implantacao_das_atis_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL WAGNER RAMOS QUE VIABILIZE RECURSOS ATRAVES DE SUAS EMENDAS PARLAMENTARES PARA A IMPLANTAÇÃO DE ACADEMIAS DA TERCEIRA IDADE “ATIs”.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3969/ind._no_0627_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3969/ind._no_0627_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NO CRUZAMENTO DA RUA 15 (JOSÉ FLORENÇO GODRIN) ESQUINA COMA RUA 20 (FRANCISCO PEREIRA RAMOS) CENTRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3971/ind._no_0628_-_implantacao_de_quebra_molas_rua_7-a_com_a_32_vila_horizonte_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3971/ind._no_0628_-_implantacao_de_quebra_molas_rua_7-a_com_a_32_vila_horizonte_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NO CRUZAMENTO DA RUA 7-A, COM A RUA 32 VILA HORIZONTE PROXIMO AO CENTRO MUNICIPAL DE ENSINO MARIA ARLENE NEVES “CRECHE S.O.S”.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3972/ind._no_0629_-serv._tapa_buracos_na_rua_13-a_entre_as_ruas_30_e_a_32_na_vila_horizonte_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3972/ind._no_0629_-serv._tapa_buracos_na_rua_13-a_entre_as_ruas_30_e_a_32_na_vila_horizonte_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 13-A ENTRE AS RUAS 30 E 32 NO BAIRRO VILA HORIZONTE COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3973/ind._no_0630_-serv.pavimentacao_asfaltica_no_distrito_de_sao_joaquim_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3973/ind._no_0630_-serv.pavimentacao_asfaltica_no_distrito_de_sao_joaquim_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO ASFALTICA DAS RUAS DISTRITO DE DISTRITO DE PROGRESSO ONDE AINDA NÃO FORAM PAVIMENTADA.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3975/ind._no_0631_-serv._reparo_nas_estradas_do_distrito_de_sao_joaquim_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3975/ind._no_0631_-serv._reparo_nas_estradas_do_distrito_de_sao_joaquim_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DAS RUAS DO DISTRITO DE SÃO JOAQUIM.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3976/ind._no_0632_-serv._projeto_de_tansito_04.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3976/ind._no_0632_-serv._projeto_de_tansito_04.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE BUSQUE UM NOVO PROJETO DE TRANSITO PARA TANGARÁ DA SERRA ONDE INCLUA SEMAFARO.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3978/ind._no_0634_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_11.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3978/ind._no_0634_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_11.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NO CRUZAMENTO DA RUA 11 (JULIO MARTINEZ BENEVIDES) ESQUINA COM A RUA 12 (JOSÉ CORSINO) PROXIMO AO BANCO ITAÚ CENTRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3979/ind._no_0650_-serv._tapa_buracos_rua_24_esquina_com_a_01_ate_a_cohab_taruma_11.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3979/ind._no_0650_-serv._tapa_buracos_rua_24_esquina_com_a_01_ate_a_cohab_taruma_11.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPA BURACOS NA RUA 24 QUE COMEÇA DA RUA 01 (ISMAEL JOSÉ DO NASCIMENTO) ATE A COHAB TARUMÃ (COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3980/ind._no_0651_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_26_11.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3980/ind._no_0651_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_26_11.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NO CRUZAMENTO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO COM A RUA 26 (CELSO ROSA LIMA) COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3982/ind._no_0652_-_implantacao_de_quebra_molas_por_todas_as_principais_rua_do_mane_garrincha_11.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3982/ind._no_0652_-_implantacao_de_quebra_molas_por_todas_as_principais_rua_do_mane_garrincha_11.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) EM TODAS AS PRINCIPAIS RUAS DO BAIRRO RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3983/ind._no_0674_-_implantacao_de_um_orelhao_no_mane_garrincha_18.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3983/ind._no_0674_-_implantacao_de_um_orelhao_no_mane_garrincha_18.06.12.docx</t>
   </si>
   <si>
     <t>INDICA À EMPRESA OI TELECOM SOBRE A VIABILIDADE DE SEREM INSTALADOS APARELHOS TELEFÔNICOS DE USO PÚBLICO, (TIPO ORELHÃO), PARA ATENDIMENTO DOS MORADORES DO BAIRRO RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3985/ind._no_0689_-_entrega_dos_correiros_no_mane_garrincha_18.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3985/ind._no_0689_-_entrega_dos_correiros_no_mane_garrincha_18.06.12.docx</t>
   </si>
   <si>
     <t>INDICA A EMPRESA BRASILEIRA DE CORREIOS E TELÉGRAFOS QUE DISPONIBILIZE O SERVIÇO DE ENTREGA DE CORRESPONDÊNCIAS PARA ATENDER OS MORADORES DO BAIRRO RESIDENCIAL MANÉ GARRINCHA</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3989/ind._no_0702_-_reiteracao_no_0128_-serv._reparo_na_estrada_mituo_matsumoto_25.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3989/ind._no_0702_-_reiteracao_no_0128_-serv._reparo_na_estrada_mituo_matsumoto_25.06.12.docx</t>
   </si>
   <si>
     <t>REITERA OS TERMOS DA INDICAÇÃO DE Nº 0128 QUE INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE PATROLAGEM NA ESTRADA DO MITUO.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3991/ind._no_0703__-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_25.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3991/ind._no_0703__-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_25.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA LUMINÁRIA NA ROTATÓRIA NO CRUZAMENTO DAS RUAS 26 (CELSO ROSA DE LIMA) COM A RUA 13 (EUCLIDES G. DE MEDEIROS) ANEXO A AVENIDA CUIABÁ CENTRO PARA PROPORCIONAR MAIS SEGURANÇA A MOTORISTAS E PEDESTRES</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3996/ind._no_0715_-_caminhao_pipa_alto_da_boa_vista_25.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3996/ind._no_0715_-_caminhao_pipa_alto_da_boa_vista_25.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO ALTO DA BOA VISTA.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3999/ind._no_0716_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_25.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3999/ind._no_0716_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_25.06.12.docx</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4003/ind._no_0717_-_serv.iluminacao_publica_vila_horizonte_25.06.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4003/ind._no_0717_-_serv.iluminacao_publica_vila_horizonte_25.06.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA UM LEVANTAMENTO DE TODAS AS LUMINÁRIAS QUE ESTAO FALTANDO EM NOSSA CIDADE E FAÇA A REPOSIÇÃO DE SUAS RESPECTIVAS LÂMPADAS.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4006/ind._no_0736_-serv._asfalto_jd_paraiso_02.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4006/ind._no_0736_-serv._asfalto_jd_paraiso_02.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE PAVIMENTAÇÃO ASFÁLTICA EM TODAS AS RUAS DOS BAIRROS JARDIM BALNEÁRIO I E II.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4009/ind._no_0737_-serv._tapa_buracos_jardim_taruma_cohab_02.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4009/ind._no_0737_-serv._tapa_buracos_jardim_taruma_cohab_02.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE TAPAS BURACOS NAS RUAS DO BAIRRO JARDIM TARUMÃ COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4010/ind._no_0738_-_serv._reparo_nas_vias_de_acesso_das_agrovilas_12_e3_02.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4010/ind._no_0738_-_serv._reparo_nas_vias_de_acesso_das_agrovilas_12_e3_02.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A MANUTENÇÃO DAS VIAS DE ACESSO DAS AGROVILAS I, II E III.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4011/ind._no_0739_-serv._projeto_aquisicao_de_maquinas_02.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4011/ind._no_0739_-serv._projeto_aquisicao_de_maquinas_02.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE VIABILIZE UM PROJETO PARA AQUISIÇÃO DE MAQUINAS AGRICOLAS E QUE PROTOCOLE O MESMO JUNTO AO MINISTERIO DO DESENVOLVIMENTO AGRARIO (M.D.A).</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4012/ind._no_0750_-_caminhao_pipa_no_bairro_monte_libano_09.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4012/ind._no_0750_-_caminhao_pipa_no_bairro_monte_libano_09.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO MONTE LIBANO.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4013/ind._no_0751_-_serv._asfalto_jd_monte_libano_e_vila_esmeralda_09.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4013/ind._no_0751_-_serv._asfalto_jd_monte_libano_e_vila_esmeralda_09.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE PAVIMENTAÇÃO ASFALTICA DA RUA 26 COM A RUA 17 PROXIMO AO PONTO COMERCIAL ENTRE OS BAIRROS MONTE LIBANO, VILA ESMERALDA II E JARDIM VITORIA.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4014/ind._no_0752_-_caminhao_pipa_no_bairro_jardim_san_diego_09.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4014/ind._no_0752_-_caminhao_pipa_no_bairro_jardim_san_diego_09.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO SANDIEGO.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4015/ind._no_0753_-_serv._asfalto_samae_vila_esmeralda_09.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4015/ind._no_0753_-_serv._asfalto_samae_vila_esmeralda_09.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 17 COM A RUA 14 NO BAIRRO VILA ESMERALDA COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4016/ind._no_0779_-_implantacao_de_quebra_molas_na_av._ismael_jose_do_nascimento_proximo_a_concessionaria_mitsubishi_16.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4016/ind._no_0779_-_implantacao_de_quebra_molas_na_av._ismael_jose_do_nascimento_proximo_a_concessionaria_mitsubishi_16.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA AVENIDA ISMAEL JOSE DO NASCIMENTO EM FRENTE À CONCESSIONÁRIA MITSUBISHI SENTIDO A UNIDADE MISTA DE SAÚDE JARDIM TANGAR I, COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4018/ind._no_0780_-_abertura_da_rua_36_no_jardim_angola_16.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4018/ind._no_0780_-_abertura_da_rua_36_no_jardim_angola_16.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETÁRIA COMPETENTE SEJA ESTUDADA A VIABILIDADE DA ABERTURA DA RUA 36 NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4019/ind._no_0781_-_abertura_da_rua_3_entre_as_ruas_40_e_42_jardim_angola36_no_jardim_angola_16.07.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4019/ind._no_0781_-_abertura_da_rua_3_entre_as_ruas_40_e_42_jardim_angola36_no_jardim_angola_16.07.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REALIZE ESTUDO PARA VIABILIZAR A ABERTURA DA RUA 3 ENTRE AS RUAS 40 E 42 NO BAIRRO JARDIM ANGOLA.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4020/ind._no_0792_-_caminhao_pipa_acapulco_06.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4020/ind._no_0792_-_caminhao_pipa_acapulco_06.08.12.docx</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4021/ind._no_0793_-_caminhao_pipa_alto_da_boa_vista_06.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4021/ind._no_0793_-_caminhao_pipa_alto_da_boa_vista_06.08.12.docx</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4022/ind._no_0794_-_caminhao_pipa_no_bairro_jardim_vale_do_sol_06.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4022/ind._no_0794_-_caminhao_pipa_no_bairro_jardim_vale_do_sol_06.08.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO VALE DO SOL.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4023/ind._no_0795_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_06.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4023/ind._no_0795_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_06.08.12.docx</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4024/ind._no_0801_-implantacao_de_lixeiras_no_shopping_popular_06.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4024/ind._no_0801_-implantacao_de_lixeiras_no_shopping_popular_06.08.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE LIXEIRAS NO SHOPPING POPULAR CENTRO DE TANGARÁ DA SERRA.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4025/ind._no_0829_-serv._abertura_jd_santa_izabel_rua_42_uma_quadra_13.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4025/ind._no_0829_-serv._abertura_jd_santa_izabel_rua_42_uma_quadra_13.08.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE ATRAVÉS DA SECRETÁRIA COMPETENTE SEJA ESTUDADA A VIABILIDADE DA ABERTURA DA RUA 42 QUE LIGA O BAIRRO JARDIM SANTA IZABEL AO BAIRRO JARDIM SÃO DOMINGOS.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4026/ind._no_0863_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_27.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4026/ind._no_0863_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_27.08.12.docx</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4027/ind._no_0877_-_caminhao_pipa_no_bairro_jardim_tangara_ii_20.08.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4027/ind._no_0877_-_caminhao_pipa_no_bairro_jardim_tangara_ii_20.08.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL, QUE DISPONIBILIZE UM CAMINHÃO PIPA PARA MOLHAR AS RUAS DO BAIRRO JARDIM TANGARÁ II.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4028/ind._no_0879_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_03.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4028/ind._no_0879_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_03.09.12.docx</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4029/ind._no_0880_-_implantacao_de_sargeta_rua_3-a_entre_a_rua_24_e_rua_26__03.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4029/ind._no_0880_-_implantacao_de_sargeta_rua_3-a_entre_a_rua_24_e_rua_26__03.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO E MANUTENÇÃO DE SARJETAS NA RUA 3-A ENTRE A RUA 24 E A RUA 26 NO JARDIM SÃO CRISTOVÃO.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4040/ind._no_0897_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4040/ind._no_0897_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA 30, ESQUINA COM A RUA I, PROXIMO A PRAÇA NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4044/ind._no_0898_-_serv._asfalto_samae_jardim_taruma_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4044/ind._no_0898_-_serv._asfalto_samae_jardim_taruma_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 30 EM FRENTE À QUADRA 38 NO BAIRRO JARDIM TARUMÃ COM O OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4049/ind._no_0910_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4049/ind._no_0910_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UMA VALA DE ESCOAMENTO DE ÁGUA PLUVIAIS NO ENTRONCAMENTO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO COM A RUA 24.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4050/ind._no_0911_-serv._limpeza_dos_bueiros_av._ismael_jose_do_nascimento_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4050/ind._no_0911_-serv._limpeza_dos_bueiros_av._ismael_jose_do_nascimento_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO ESQUINA COM AS RUAS 24 E 26.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4051/ind._no_0912_-_retirada_do_quebra_molas_na_av._ismael_jose_do_nascimento_com_a_rua_26_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4051/ind._no_0912_-_retirada_do_quebra_molas_na_av._ismael_jose_do_nascimento_com_a_rua_26_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A RETIRADA DOS REDUTORES DE VELOCIDADE (TIPO QUEBRA MOLAS) LOCALIZADO NA AVENIDA ISMAEL JOSE DO NASCIMENTO NO CRUZAMENTO COM A RUA 26 E SUBSTITUILOS POR REDUTORES DE VELOCIDADES (TIPO TARTARUGAS).</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4052/ind._no_0913_-implantacao_de_faixa_de_pedestres_na_rua_11-a_na_escola_silvio_paternez_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4052/ind._no_0913_-implantacao_de_faixa_de_pedestres_na_rua_11-a_na_escola_silvio_paternez_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE REFAÇA A FAIXA DE PEDESTRES NA RUA 11-A EM FRENTE À ESCOLA SILVIO PATERNEZ.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4053/ind._no_0914_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4053/ind._no_0914_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UMA FAIXA DE PEDESTRES NA AVENIDA ISMAEL JOSÉ DO NASCIMENTO NAS PROXIMIDADES DA ESCOLA JOÃO BATISTA ENTRE A RUA 32 E A 34.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4055/ind._no_0915_-implantacao_de_lixeiras_noterminal_rodoviario_e_shopping_popular_10.12.09.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4055/ind._no_0915_-implantacao_de_lixeiras_noterminal_rodoviario_e_shopping_popular_10.12.09.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE LIXEIRAS ECOLÓGICAS NA REGIÃO DO TERMINAL RODOVIARIO E SHOPPING POPULAR.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4058/ind._no_0916_-implantacao_de_quebra_molas_na_rua_que_da_acesso_a_comunidade_sao_jose_avenida_do_mane_garrincha_10.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4058/ind._no_0916_-implantacao_de_quebra_molas_na_rua_que_da_acesso_a_comunidade_sao_jose_avenida_do_mane_garrincha_10.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA QUE DA ACESSO A COMUNIDADE SÃO JOSÉ NO BAIRRO RESIDENCIAL MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4060/ind._no_0935_-implantacao_de_luminaria_na_vila_olimpica_17.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4060/ind._no_0935_-implantacao_de_luminaria_na_vila_olimpica_17.09.12.docx</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4063/ind._no_0936_-serv._reparo_na_estrada_mituo_matsumoto_17.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4063/ind._no_0936_-serv._reparo_na_estrada_mituo_matsumoto_17.09.12.docx</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4066/ind._no_0937_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_17.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4066/ind._no_0937_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_17.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NO CRUZAMENTO DA RUA 11 (JULIO MARTINEZ BENEVIDES) ESQUINA COM A RUA 12 (JOSÉ CORSINO) PROXIMO AO BANCO ITAÚ CENTRO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4069/ind._no_0943_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_17.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4069/ind._no_0943_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_17.09.12.docx</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4072/ind._no_0953_-_implantacao_de_placas_de_sinalizacao_nas_entradas_da_cidade_proibindo_caminhoes_no_centro_da_cidade_24.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4072/ind._no_0953_-_implantacao_de_placas_de_sinalizacao_nas_entradas_da_cidade_proibindo_caminhoes_no_centro_da_cidade_24.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE PLACAS DE TRÂNSITO NAS ENTRADAS DA CIDADE SINALIZANDO A PROIBIÇÃO DE CAMINHÕES DE GRANDE PORTE DE TRANSITAREM NO PERÍMETRO URBANO.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4073/ind._no_0980_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_24.09.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4073/ind._no_0980_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_24.09.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS DO BAIRRO MANÉ GARRINCHA.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4077/ind._no_0986_-serv._tapa_buracos_na_rua_40_no_bairro_jardim_acapulco_ate_a_avenida_brasil_centro_01.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4077/ind._no_0986_-serv._tapa_buracos_na_rua_40_no_bairro_jardim_acapulco_ate_a_avenida_brasil_centro_01.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA 40 NO BAIRRO JARDIM ACAPULCO ATE A AVENIDA BRASIL CENTRO POR TODA SUA EXTENSAO COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4078/ind._no_0987_-_implantacao_de_sarjetas_na_rua_40_esquina_com_a_rua_31_no_bairro_jardim_acapulco_01.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4078/ind._no_0987_-_implantacao_de_sarjetas_na_rua_40_esquina_com_a_rua_31_no_bairro_jardim_acapulco_01.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA 40, ESQUINA COM A RUA 31, NO BAIRRO JARDIM ACAPULCO.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4080/ind._no_0995-serv.iluminacao_publica_rua_28_esquina_com_a_5-a_jardim_pomares_01.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4080/ind._no_0995-serv.iluminacao_publica_rua_28_esquina_com_a_5-a_jardim_pomares_01.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE TROQUE A LAMPADA OU SE NECESSÁRIO A LUMINÁRIA DO POSTO LOCALIZADO NA RUA 28 ESQUINA COM A RUA 5-A, NO BAIRRO JARDIM ELDORADO.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4081/ind._no_1001-serv._manutencao_asfaltica_jardim_santa_isabel_081012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4081/ind._no_1001-serv._manutencao_asfaltica_jardim_santa_isabel_081012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE MANUTENÇÃO ASFALTICA NA RUA 9-A DO BAIRRO JARDIM SANTA ISABEL ONDE FOI QUEBRADO O ASFALTO EM OBRA FEITA PELO DAE E POR INÉRCIA DO PODER PUBLICO E NÃO FOI CONCERTADO.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4082/ind._no_1011-serv._limpeza_dos_bueiros_na__vila_sao_pedro_-_08.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4082/ind._no_1011-serv._limpeza_dos_bueiros_na__vila_sao_pedro_-_08.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA DOS BUEIROS NA RUA GUMERCINDO A. MARQUES 4-A NA VILA SÃO PEDRO.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4083/ind._no_1012_-_implantacao_de_quebra_molas-alto_da_taruma_rua_11-a_easq_com_a_rua_m___08.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4083/ind._no_1012_-_implantacao_de_quebra_molas-alto_da_taruma_rua_11-a_easq_com_a_rua_m___08.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 11-A ESQUINA COM A RUA M NO JARDIM ALTO DO TARUMA.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4084/ind._no_1023_-_implantacao_de_quebra_molas_rua_13-a_entre_a_rua_36_e_38_na_vila_horizonte_15.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4084/ind._no_1023_-_implantacao_de_quebra_molas_rua_13-a_entre_a_rua_36_e_38_na_vila_horizonte_15.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 13-A ENTRE A RUA 36 E A 38 NA VILA HORIZONTE.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4085/ind._no_1024_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_04-a_15.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4085/ind._no_1024_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_04-a_15.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NO CRUZAMENTO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO COM A RUA 04-A (GUMERCINDO A. MARQUES) COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4086/ind._no_1050_-_implantacao_de_quebra_molas_rua_90_sob_esquina_com_a_rua_24_no_jardim_taruma_17.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4086/ind._no_1050_-_implantacao_de_quebra_molas_rua_90_sob_esquina_com_a_rua_24_no_jardim_taruma_17.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 90 ESQUINA COM A RUA 24 NO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4087/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4087/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA 15-A NO JARDIM SANTIAGO.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4088/ind._no_1068-serv._limpeza_na_quadra_de_areia_modulo_e_toda_a_sua_extensao_29.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4088/ind._no_1068-serv._limpeza_na_quadra_de_areia_modulo_e_toda_a_sua_extensao_29.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DO SERVIÇO DE LIMPEZA NA QUADRA DE AREIA DO MODULO ESPORTIVO E TODA A SUA EXTENSÃO.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4090/ind._no_1069_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_2.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4090/ind._no_1069_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_2.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA VIRGILIO FAVETI NAS PROXIMIDADES DA UNIVERSIDADE UNIC POR TODA SUA EXTENSAO COM OBJETIVO DE PROPORCIONAR MAIOR SEGURANÇA AOS ACADEMICOS E TRANSEUNTES DO LOCAL.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4092/ind._no_1070_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_1.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4092/ind._no_1070_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_1.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 110 ESQUINA COM A RUA M NO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4093/ind._no_1088_-implantacao_de_luminaria_na_rua_11a_no_jardim_do_lago_31.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4093/ind._no_1088_-implantacao_de_luminaria_na_rua_11a_no_jardim_do_lago_31.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA A REPOSIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA FRANCISCO JOSÉ DE MENDONÇA 11-A NO JARDIM DO LAGO.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4094/ind._no_1089_-serv._tapa_buracos_av._rua_46_jardim_alto_alegre_31.10.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4094/ind._no_1089_-serv._tapa_buracos_av._rua_46_jardim_alto_alegre_31.10.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA RUA 46 NO JARDIM ALTO ALEGRE COM O OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS E PEDESTRES.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4095/ind._no_1109_-_deputado_wagner_ramos_recurso_para_a_implantacao_de_pavimentacao_asfaltica_da_estrada_que_liga_tangara_da_serra_a_comunidade_do_bezerro_vermelho.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4095/ind._no_1109_-_deputado_wagner_ramos_recurso_para_a_implantacao_de_pavimentacao_asfaltica_da_estrada_que_liga_tangara_da_serra_a_comunidade_do_bezerro_vermelho.docx</t>
   </si>
   <si>
     <t>INDICA AO DEPUTADO ESTADUAL WAGNER RAMOS QUE VIABILIZE RECURSOS ATRAVES DE SUAS EMENDAS PARLAMENTARES PARA A PAVIMENTAÇÃO ASFALTICA DA ESTRADA QUE LIGA TANGARA DA SERRA AO BEZERRO VERMELHO</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4096/ind._no_1133_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_12.11.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4096/ind._no_1133_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_12.11.12.docx</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4097/ind._no_1134_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_12.11.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4097/ind._no_1134_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_12.11.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS NA RUA I, ESQUINA COM A RUA 30, PROXIMO A PRAÇA NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4098/ind._no_1135_-_serv._asfalto_samae_jardim_taruma_12.11.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4098/ind._no_1135_-_serv._asfalto_samae_jardim_taruma_12.11.12.docx</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4099/ind._no_1150_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_26.11.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4099/ind._no_1150_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_26.11.12.doc</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4100/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4100/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4101/ind._no_1155_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_26.11.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4101/ind._no_1155_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_26.11.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE UM REDUTOR DE VELOCIDADE (TIPO QUEBRA MOLAS) NA RUA 15 ESQUINA COM A RUA 20 NO JARDIM ITALIA.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4102/ind._no_1183-_tapar_as__manilhas_no_jd_alto_alegre_29.11.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4102/ind._no_1183-_tapar_as__manilhas_no_jd_alto_alegre_29.11.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O TRABALHO TAPAMENTO DAS MANILHAS NA RUA 8-A NO JARDIM ALTO ALEGRE.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4103/ind._no_1184_-serv._tapa_buracos__rua_6-4_que_liga_a_rua_4-a_no_jardim_alto_alegre..docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4103/ind._no_1184_-serv._tapa_buracos__rua_6-4_que_liga_a_rua_4-a_no_jardim_alto_alegre..docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPAS BURACOS NA RUA 6-A QUE LIGA A RUA 4-A NO JARDIM ALTO ALEGRE COM OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA PARA MOTORISTAS, PEDESTRES E MORADORES.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4104/ind._no_1203_-_serv._reparo_na_rua_5-a_entre_as_ruas_42_e_a_48_no_jardim_paraiso._06.12.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4104/ind._no_1203_-_serv._reparo_na_rua_5-a_entre_as_ruas_42_e_a_48_no_jardim_paraiso._06.12.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA REPARO NA RUA 5-A ENTRE AS RUAS 42 E 48 NO JARDIM PARAISO.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4105/ind._no_1204_-serv._reparono_jardim_monte_libano_na_rua_50_ate_a_rua_58_06.12.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4105/ind._no_1204_-serv._reparono_jardim_monte_libano_na_rua_50_ate_a_rua_58_06.12.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE FAÇA O CASCALHAMENTO NO JARDIM MONTE LÍBANO NA RUA 50 POR TODA A SUA EXTENSÃO ATÉ A RUA 58.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4106/ind._no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_06.12.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4106/ind._no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_06.12.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL QUE SE FAÇA UMA VALA DE ESCOAMENTO DE ÁGUA PLUVIAIS NO ENTRONCAMENTO DA AVENIDA ISMAEL JOSÉ DO NASCIMENTO COM A RUA 24 PARA EVITAR QUE A AGUA DAS CHUVAS SE ADENTRE NAS CASAS E COMERCIOS NO REFERIDO LOCAL.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4107/ind._no_1207_-_serv._reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic_e_o_anelviario_06.12.12_-.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4107/ind._no_1207_-_serv._reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic_e_o_anelviario_06.12.12_-.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DE SERVIÇO DE TAPA BURACOS NA AVENIDA RAMOM SANCHES MARQUES NO TRECHO ENTRE A UNIVERSIDADE UNIC E O ANELVIÁRIO COM O OBJETIVO DE PROPORCIONAR MAIS SEGURANÇA AOS MOTORISTAS</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4108/ind._no_1214_-_serv._desintupimento_de_bueiro_17.12.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4108/ind._no_1214_-_serv._desintupimento_de_bueiro_17.12.12.docx</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4109/ind._no_1215_-_implantacao_de_sargeta_rua_20_esquina_coma_celso_rosa_de_lima_cohab_taruma_17.12.12.docx</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4109/ind._no_1215_-_implantacao_de_sargeta_rua_20_esquina_coma_celso_rosa_de_lima_cohab_taruma_17.12.12.docx</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A IMPLANTAÇÃO DE SARJETAS E LIMPEZA DO BUEIRO QUE ESTÁ ENTUPIDO, EXALANDO ODOR INSUPORTÁVEL NA RUA 20, ESQUINA COM A RUA CELSO ROSA DE LIMA NO BAIRRO JARDIM TARUMÃ.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4110/ind._no_1216_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_17.12.12.doc</t>
+    <t>http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4110/ind._no_1216_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_17.12.12.doc</t>
   </si>
   <si>
     <t>INDICA AO EXECUTIVO MUNICIPAL A EXECUÇÃO DA RECUPERAÇÃO ASFALTICA DA AVENIDA TANGARÁ SENTIDO VILA GOIÁS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2442,67 +2442,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4598/re_-_018_-_limpeza_da_creche_s.o.s_06.02.2012.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4599/re_-_042_-_informacoes_da_verba_do_esporte_para_copa_centro_america_13.02.12.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4600/re_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_23.02.12.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4601/re_-_096_-_informacoes_casas_localizada_proximo_ao_corrego_seco_02.04.12.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4602/re_-_097_-_informacoes_levantamento_sobre_chacara_do_mituo_02.04.12.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4603/re_-_119_-_informacoes_levantamento_sobre_terrenos_sujos_16.04.12.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4604/re_-_127__-_informacoes_sobre_o_inicio_da_duplicacao_da_br_mt_358_23.04.12.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4605/re_-_162_-_informacoes_da_verba_do_esporte__14.05.12.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4606/re_-_163_-_reitera_os_termos_do_reo_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_14.05.12.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4607/re_-_178_-_sobre_anestia_da_irregularidades_imobiliario_de_tga_28.05.12.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4608/re_-_188_-_sobre_situacao_mecanica_das_ambulancias_11.06.12.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4609/re_-_198_-_sobre_abastecimento_de_caminha_pipa_25.06.12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4610/re_-_206_-_sobre_inicio_das_obras_da_escola_no_mane_garrincha_02.07.12.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4611/re_-_208_-_ao_incra-mt_titulos_assentamento_antonio_conselheiro_02.07.12.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4612/re_-_214_-_informacoes_ao_governo_do_estado_sobre_o_inicio_das_obras_da_escola_localizada_no_bairro_mane_garrincha__06.08.12.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4614/re_-_227__-_serv._asfalto_jd_tapirapua_rua_18.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4613/re_-_218__-_serv._asfalto_jd_santa_izabel_rua_42_uma_quadra_13.08.12_-_copia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4615/re_-_228__-_informacoes_sobre_programacao_asfaltica_de_nossa_cidade_27.08.12.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4616/re_-_234__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4617/re_-_235__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4618/re_-_236_-_informacoes_recursos_repassados_a_escola_silvio_paternez_10.09.12.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4619/re_-_254_-_informacoes_recursos_destinado_a_vigilancia_de_saude_ambiental_17.10.12.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4620/re_-_264_-_informacoes_deputado_wagner_ramos_projeto_de_pavimentacao_asfaltica_da_mt_339_31.10.12.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3790/ind._no_0028_reiteracao_no1012_-__implantacao_da_academia_da_terceira_idade_vila_horizonte_06.02.12.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3884/ind._no_0029_-serv._tapa_buracos_av._ismael_jose_do_nascimento_06.02.12.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3885/ind._no_0030_-implantacao_de_uma_protecao_na_ciclovia_na_travessia_do_rio_queima_pe_06.02.12.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3886/ind._no_0046_-_colocacao_das_traves_do_campo_do_jardim_dos_ypes_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3887/ind._no_0048_-serv._tapa_buracos_rua_natal_dona_julia_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3888/ind._no_0049_-serv._tapa_buracos_rua_04_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3889/ind._no_0124_-serv._tapa_buracos_rua_18_esq_com_av_brasil_23.02.12.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3890/ind._no_0125_-serv._tapa_buracos_na_estrada_da_boa_vista_entrada_do_residencial_mane_garrincha_23.02.12.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3891/ind._no_0126_reiteracao_no_0914-11__-serv._limpeza_na_quadra_de_areia_modulo_23.02.12.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3892/ind._no_0127_-serv._asfalto_rua_42_entre_a_15-a_e_17-a_vila_horizonte_23.02.12.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3893/ind._no_0128_-serv._reparo_na_estrada_mituo_matsumoto_23.02.12.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3894/ind._no_0129_-_guilherme_maluf_23.02.12.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3895/ind._no_0130_-iluminacao_da_avenida_lions_inter_23.02.12.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3896/ind._no_0155_-_tampas_nos_bueiros_rua_24_com_a_ismael_do_nascimento_27.02.12.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3897/ind._no_0156_-serv._tapa_buracos_46_entre_as_ruas_03_e_07_jd_paraiso_27.02.12.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3898/ind._no_0157_-serv._tapa_buracos_7-a_da_rua_26_a_12.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3899/ind._no_0167_-implantacao_de_faixa_de_pedestres_na_rua_26_entre_as_ruas_3-a_e_5-a.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3900/ind._no_0194_-serv._tapa_buracos_na_rua_26_esquina_coma_9-a_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3901/ind._no_0195_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3902/ind._no_0196_-serv._reparos_nas_ruas_do_jardim_san_diego_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3903/ind._no_0224_-_reiteracao_no_1085_-_implantacao_de_faixa_de_pedestre_banco_bradesco_12.03.12.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3904/ind._no_0225_-serv._reparo_na_rua_38_entre_as_ruas_17-a_e_19-a_jardim_sao_domingos_12.03.12.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3905/ind._no_0226_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_13-a_12.03.2012.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3906/ind._no_0277_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_19.03.12.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3907/ind._no_0278_-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_19.03.12.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3908/ind._no_0279_-serv._tapa_buracos_na_rua_p_jardim_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3909/ind._no_0314-serv.iluminacao_publica_rua_gumercindo_a._marques.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3910/ind._no_0315_-serv._tapa_buracos_na_rua_5_vila_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3911/ind._no_0332_-_regularizacao_fundiaria_e_cartoraria_do_morado_do_sol_02.04.12.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3912/ind._no_0333_-serv._asfalto_jd_paraiso_02.04.12.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3913/ind._no_0334_-serv._asfalto_vila_horizonte_rua_42_com_1517a__02.04.12.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3914/ind._no_0369_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3915/ind._no_0370_-serv._desintupimento_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3918/ind._no_0393_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_16.04.12.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3920/ind._no_0394_-_implantacao_de_meio_na_rua_3-a_entre_a_rua_24_e_26_16.04.12.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3921/ind._no_0408_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3923/ind._no_0409_-serv._pavimentacao_asfaltica_na_estrada_jd_sp_horizonte_2_altos_taruma_16.04.12.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3924/ind._no_0410_-serv._pavimentacao_asfaltica_da_unica_estrada_que_liga_os_bairro_jd_sao_paulo_e_vila_horizonte_2_16.04.12.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3925/ind._no_0411_-serv._tapa_buracos_av._nilo_torres_16.04.12.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3926/ind._no_0412_-criacao_de_projeto_coordenador_bucal_16.04.12.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3928/ind._no_0426_-_implantacao_de_sargeta_na_rua_28_esquina_com_a_rua_3_no_bairro_jardim_palmares._23.04.12.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3929/ind._no_0427_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_23.04.2012.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3930/ind._no_0431__-_deputado_wagner_ramos_recurso_para_a_construcao_de_um_posto_de_saude__23.04.12.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3931/ind._no_0449_-serv._limpeza_do_centro_da_cidade_rua_manoel_dionisio_sobrinho_02.05.12.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3932/ind._no_0450_-serv._limpeza_nas_avenidas_02.05.12.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3933/ind._no_0479_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_02.05.12.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3934/ind._no_0480_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_d_jardim_taruma_07.05.12.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3936/ind._no_0481_-_serv._reparo_na_estrada_comunidade_bandeirante_07.05.12.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3938/ind._no_0482_-_abertura_da_rua_9-a_no_jardim_santa_izabel__07.05.12.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3941/ind._no_0483_-_implantacao_de_vala_de_escoamento_de_agua_na_rua_9-a_jardim_satna_izabel_07.05.12.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3943/ind._no_0485_-serv._pavimentacao_asfaltica_na_rua_17-a_vila_horizonte_07.05.12.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3945/ind._no_0536_-_caminhao_pipa_alto_da_boa_vista_14.05.12.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3947/ind._no_0537_-serv._pavimentacao_asfaltica_no_jardim_acapuco_14.05.12.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3948/ind._no_0538_-_caminhao_pipa_no_jardim_acapuco_14.05.12.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3949/ind._no_0539_-implantacao_de_mais_lixeiras_no_centro_da_cidade_14.05.12.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3951/ind._no_0540_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_14.05.12.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3952/ind._no_0541_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_14.05.12.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3953/ind._no_0542_-serv.pavimentacao_asfaltica_nas_ruas_40_na_altura_da_rua_15-a_ate_a_17-a_vila_horizonte_14.05.12.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3954/ind._no_0559_-iluminacao_da_avenida_brasil__21.05.12.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3956/ind._no_0560_-implantacao_de_luminaria_na_vila_olimpica_21.05.12.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3958/ind._no_0585_-_implantacao_da_academia_da_terceira_idade_na_praca_dos_pioneiros__28.05.12.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3959/ind._no_0586_-_implantacao_da_academia_da_terceira_idade_no_setor_n__28.05.12.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3960/ind._no_0587_-_placas_de_transito_setor_n_28.05.12.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3963/ind._no_0588_-cras_na_vila_horizonte_e_santa_izabel_28.05.12.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3964/ind._no_0601_-serv._limpeza_dos_bueiros_no_centro_de_tga_28.05.12.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3966/ind._no_0625_-serv._reparo_na_estrada_do_bezerro_vermelho_04.06.12.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3968/ind._no_0626_-_deputado_wagner_ramos_recurso_para_a_implantacao_das_atis_04.06.12.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3969/ind._no_0627_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_04.06.12.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3971/ind._no_0628_-_implantacao_de_quebra_molas_rua_7-a_com_a_32_vila_horizonte_04.06.12.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3972/ind._no_0629_-serv._tapa_buracos_na_rua_13-a_entre_as_ruas_30_e_a_32_na_vila_horizonte_04.06.12.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3973/ind._no_0630_-serv.pavimentacao_asfaltica_no_distrito_de_sao_joaquim_04.06.12.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3975/ind._no_0631_-serv._reparo_nas_estradas_do_distrito_de_sao_joaquim_04.06.12.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3976/ind._no_0632_-serv._projeto_de_tansito_04.06.12.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3978/ind._no_0634_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_11.06.12.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3979/ind._no_0650_-serv._tapa_buracos_rua_24_esquina_com_a_01_ate_a_cohab_taruma_11.06.12.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3980/ind._no_0651_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_26_11.06.12.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3982/ind._no_0652_-_implantacao_de_quebra_molas_por_todas_as_principais_rua_do_mane_garrincha_11.06.12.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3983/ind._no_0674_-_implantacao_de_um_orelhao_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3985/ind._no_0689_-_entrega_dos_correiros_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3989/ind._no_0702_-_reiteracao_no_0128_-serv._reparo_na_estrada_mituo_matsumoto_25.06.12.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3991/ind._no_0703__-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_25.06.12.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3996/ind._no_0715_-_caminhao_pipa_alto_da_boa_vista_25.06.12.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3999/ind._no_0716_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_25.06.12.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4003/ind._no_0717_-_serv.iluminacao_publica_vila_horizonte_25.06.12.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4006/ind._no_0736_-serv._asfalto_jd_paraiso_02.07.12.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4009/ind._no_0737_-serv._tapa_buracos_jardim_taruma_cohab_02.07.12.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4010/ind._no_0738_-_serv._reparo_nas_vias_de_acesso_das_agrovilas_12_e3_02.07.12.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4011/ind._no_0739_-serv._projeto_aquisicao_de_maquinas_02.07.12.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4012/ind._no_0750_-_caminhao_pipa_no_bairro_monte_libano_09.07.12.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4013/ind._no_0751_-_serv._asfalto_jd_monte_libano_e_vila_esmeralda_09.07.12.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4014/ind._no_0752_-_caminhao_pipa_no_bairro_jardim_san_diego_09.07.12.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4015/ind._no_0753_-_serv._asfalto_samae_vila_esmeralda_09.07.12.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4016/ind._no_0779_-_implantacao_de_quebra_molas_na_av._ismael_jose_do_nascimento_proximo_a_concessionaria_mitsubishi_16.07.12.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4018/ind._no_0780_-_abertura_da_rua_36_no_jardim_angola_16.07.12.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4019/ind._no_0781_-_abertura_da_rua_3_entre_as_ruas_40_e_42_jardim_angola36_no_jardim_angola_16.07.12.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4020/ind._no_0792_-_caminhao_pipa_acapulco_06.08.12.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4021/ind._no_0793_-_caminhao_pipa_alto_da_boa_vista_06.08.12.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4022/ind._no_0794_-_caminhao_pipa_no_bairro_jardim_vale_do_sol_06.08.12.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4023/ind._no_0795_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_06.08.12.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4024/ind._no_0801_-implantacao_de_lixeiras_no_shopping_popular_06.08.12.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4025/ind._no_0829_-serv._abertura_jd_santa_izabel_rua_42_uma_quadra_13.08.12.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4026/ind._no_0863_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_27.08.12.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4027/ind._no_0877_-_caminhao_pipa_no_bairro_jardim_tangara_ii_20.08.12.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4028/ind._no_0879_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_03.09.12.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4029/ind._no_0880_-_implantacao_de_sargeta_rua_3-a_entre_a_rua_24_e_rua_26__03.09.12.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4040/ind._no_0897_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_10.09.12.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4044/ind._no_0898_-_serv._asfalto_samae_jardim_taruma_10.09.12.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4049/ind._no_0910_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_10.09.12.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4050/ind._no_0911_-serv._limpeza_dos_bueiros_av._ismael_jose_do_nascimento_10.09.12.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4051/ind._no_0912_-_retirada_do_quebra_molas_na_av._ismael_jose_do_nascimento_com_a_rua_26_10.09.12.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4052/ind._no_0913_-implantacao_de_faixa_de_pedestres_na_rua_11-a_na_escola_silvio_paternez_10.09.12.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4053/ind._no_0914_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_10.09.12.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4055/ind._no_0915_-implantacao_de_lixeiras_noterminal_rodoviario_e_shopping_popular_10.12.09.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4058/ind._no_0916_-implantacao_de_quebra_molas_na_rua_que_da_acesso_a_comunidade_sao_jose_avenida_do_mane_garrincha_10.09.12.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4060/ind._no_0935_-implantacao_de_luminaria_na_vila_olimpica_17.09.12.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4063/ind._no_0936_-serv._reparo_na_estrada_mituo_matsumoto_17.09.12.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4066/ind._no_0937_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_17.09.12.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4069/ind._no_0943_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_17.09.12.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4072/ind._no_0953_-_implantacao_de_placas_de_sinalizacao_nas_entradas_da_cidade_proibindo_caminhoes_no_centro_da_cidade_24.09.12.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4073/ind._no_0980_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_24.09.12.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4077/ind._no_0986_-serv._tapa_buracos_na_rua_40_no_bairro_jardim_acapulco_ate_a_avenida_brasil_centro_01.10.12.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4078/ind._no_0987_-_implantacao_de_sarjetas_na_rua_40_esquina_com_a_rua_31_no_bairro_jardim_acapulco_01.10.12.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4080/ind._no_0995-serv.iluminacao_publica_rua_28_esquina_com_a_5-a_jardim_pomares_01.10.12.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4081/ind._no_1001-serv._manutencao_asfaltica_jardim_santa_isabel_081012.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4082/ind._no_1011-serv._limpeza_dos_bueiros_na__vila_sao_pedro_-_08.10.12.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4083/ind._no_1012_-_implantacao_de_quebra_molas-alto_da_taruma_rua_11-a_easq_com_a_rua_m___08.10.12.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4084/ind._no_1023_-_implantacao_de_quebra_molas_rua_13-a_entre_a_rua_36_e_38_na_vila_horizonte_15.10.12.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4085/ind._no_1024_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_04-a_15.10.12.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4086/ind._no_1050_-_implantacao_de_quebra_molas_rua_90_sob_esquina_com_a_rua_24_no_jardim_taruma_17.10.12.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4087/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4088/ind._no_1068-serv._limpeza_na_quadra_de_areia_modulo_e_toda_a_sua_extensao_29.10.12.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4090/ind._no_1069_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_2.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4092/ind._no_1070_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_1.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4093/ind._no_1088_-implantacao_de_luminaria_na_rua_11a_no_jardim_do_lago_31.10.12.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4094/ind._no_1089_-serv._tapa_buracos_av._rua_46_jardim_alto_alegre_31.10.12.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4095/ind._no_1109_-_deputado_wagner_ramos_recurso_para_a_implantacao_de_pavimentacao_asfaltica_da_estrada_que_liga_tangara_da_serra_a_comunidade_do_bezerro_vermelho.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4096/ind._no_1133_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4097/ind._no_1134_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4098/ind._no_1135_-_serv._asfalto_samae_jardim_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4099/ind._no_1150_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_26.11.12.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4100/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4101/ind._no_1155_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_26.11.12.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4102/ind._no_1183-_tapar_as__manilhas_no_jd_alto_alegre_29.11.12.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4103/ind._no_1184_-serv._tapa_buracos__rua_6-4_que_liga_a_rua_4-a_no_jardim_alto_alegre..docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4104/ind._no_1203_-_serv._reparo_na_rua_5-a_entre_as_ruas_42_e_a_48_no_jardim_paraiso._06.12.12.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4105/ind._no_1204_-serv._reparono_jardim_monte_libano_na_rua_50_ate_a_rua_58_06.12.12.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4106/ind._no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_06.12.12.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4107/ind._no_1207_-_serv._reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic_e_o_anelviario_06.12.12_-.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4108/ind._no_1214_-_serv._desintupimento_de_bueiro_17.12.12.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4109/ind._no_1215_-_implantacao_de_sargeta_rua_20_esquina_coma_celso_rosa_de_lima_cohab_taruma_17.12.12.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4110/ind._no_1216_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_17.12.12.doc" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4598/re_-_018_-_limpeza_da_creche_s.o.s_06.02.2012.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4599/re_-_042_-_informacoes_da_verba_do_esporte_para_copa_centro_america_13.02.12.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4600/re_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_23.02.12.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4601/re_-_096_-_informacoes_casas_localizada_proximo_ao_corrego_seco_02.04.12.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4602/re_-_097_-_informacoes_levantamento_sobre_chacara_do_mituo_02.04.12.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4603/re_-_119_-_informacoes_levantamento_sobre_terrenos_sujos_16.04.12.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4604/re_-_127__-_informacoes_sobre_o_inicio_da_duplicacao_da_br_mt_358_23.04.12.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4605/re_-_162_-_informacoes_da_verba_do_esporte__14.05.12.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4606/re_-_163_-_reitera_os_termos_do_reo_-_044__-_informacoes_sobre_a_finalizacao_da_av._lions_internacional_14.05.12.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4607/re_-_178_-_sobre_anestia_da_irregularidades_imobiliario_de_tga_28.05.12.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4608/re_-_188_-_sobre_situacao_mecanica_das_ambulancias_11.06.12.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4609/re_-_198_-_sobre_abastecimento_de_caminha_pipa_25.06.12.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4610/re_-_206_-_sobre_inicio_das_obras_da_escola_no_mane_garrincha_02.07.12.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4611/re_-_208_-_ao_incra-mt_titulos_assentamento_antonio_conselheiro_02.07.12.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4612/re_-_214_-_informacoes_ao_governo_do_estado_sobre_o_inicio_das_obras_da_escola_localizada_no_bairro_mane_garrincha__06.08.12.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4614/re_-_227__-_serv._asfalto_jd_tapirapua_rua_18.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4613/re_-_218__-_serv._asfalto_jd_santa_izabel_rua_42_uma_quadra_13.08.12_-_copia.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4615/re_-_228__-_informacoes_sobre_programacao_asfaltica_de_nossa_cidade_27.08.12.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4616/re_-_234__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4617/re_-_235__-_informacoes_casas_da_morada_do_sol_e_bela_vista.10.09.12.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4618/re_-_236_-_informacoes_recursos_repassados_a_escola_silvio_paternez_10.09.12.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4619/re_-_254_-_informacoes_recursos_destinado_a_vigilancia_de_saude_ambiental_17.10.12.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4620/re_-_264_-_informacoes_deputado_wagner_ramos_projeto_de_pavimentacao_asfaltica_da_mt_339_31.10.12.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3790/ind._no_0028_reiteracao_no1012_-__implantacao_da_academia_da_terceira_idade_vila_horizonte_06.02.12.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3884/ind._no_0029_-serv._tapa_buracos_av._ismael_jose_do_nascimento_06.02.12.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3885/ind._no_0030_-implantacao_de_uma_protecao_na_ciclovia_na_travessia_do_rio_queima_pe_06.02.12.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3886/ind._no_0046_-_colocacao_das_traves_do_campo_do_jardim_dos_ypes_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3887/ind._no_0048_-serv._tapa_buracos_rua_natal_dona_julia_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3888/ind._no_0049_-serv._tapa_buracos_rua_04_13.06.2012.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3889/ind._no_0124_-serv._tapa_buracos_rua_18_esq_com_av_brasil_23.02.12.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3890/ind._no_0125_-serv._tapa_buracos_na_estrada_da_boa_vista_entrada_do_residencial_mane_garrincha_23.02.12.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3891/ind._no_0126_reiteracao_no_0914-11__-serv._limpeza_na_quadra_de_areia_modulo_23.02.12.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3892/ind._no_0127_-serv._asfalto_rua_42_entre_a_15-a_e_17-a_vila_horizonte_23.02.12.docx" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3893/ind._no_0128_-serv._reparo_na_estrada_mituo_matsumoto_23.02.12.docx" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3894/ind._no_0129_-_guilherme_maluf_23.02.12.docx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3895/ind._no_0130_-iluminacao_da_avenida_lions_inter_23.02.12.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3896/ind._no_0155_-_tampas_nos_bueiros_rua_24_com_a_ismael_do_nascimento_27.02.12.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3897/ind._no_0156_-serv._tapa_buracos_46_entre_as_ruas_03_e_07_jd_paraiso_27.02.12.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3898/ind._no_0157_-serv._tapa_buracos_7-a_da_rua_26_a_12.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3899/ind._no_0167_-implantacao_de_faixa_de_pedestres_na_rua_26_entre_as_ruas_3-a_e_5-a.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3900/ind._no_0194_-serv._tapa_buracos_na_rua_26_esquina_coma_9-a_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3901/ind._no_0195_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3902/ind._no_0196_-serv._reparos_nas_ruas_do_jardim_san_diego_05.03.2012.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3903/ind._no_0224_-_reiteracao_no_1085_-_implantacao_de_faixa_de_pedestre_banco_bradesco_12.03.12.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3904/ind._no_0225_-serv._reparo_na_rua_38_entre_as_ruas_17-a_e_19-a_jardim_sao_domingos_12.03.12.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3905/ind._no_0226_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_13-a_12.03.2012.docx" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3906/ind._no_0277_-_reiteracao_no_1173_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_19.03.12.docx" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3907/ind._no_0278_-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_19.03.12.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3908/ind._no_0279_-serv._tapa_buracos_na_rua_p_jardim_cohab_taruma.docx" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3909/ind._no_0314-serv.iluminacao_publica_rua_gumercindo_a._marques.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3910/ind._no_0315_-serv._tapa_buracos_na_rua_5_vila_sao_pedro.docx" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3911/ind._no_0332_-_regularizacao_fundiaria_e_cartoraria_do_morado_do_sol_02.04.12.docx" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3912/ind._no_0333_-serv._asfalto_jd_paraiso_02.04.12.docx" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3913/ind._no_0334_-serv._asfalto_vila_horizonte_rua_42_com_1517a__02.04.12.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3914/ind._no_0369_-serv._tapa_buracos_na_av._maua_esquina_com_a_rua_04_vila_alta.docx" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3915/ind._no_0370_-serv._desintupimento_de_bueiro.docx" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3918/ind._no_0393_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_16.04.12.docx" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3920/ind._no_0394_-_implantacao_de_meio_na_rua_3-a_entre_a_rua_24_e_26_16.04.12.docx" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3921/ind._no_0408_-serv._limpeza_dos_bueiros_no_centro_de_tga_16.04.12.docx" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3923/ind._no_0409_-serv._pavimentacao_asfaltica_na_estrada_jd_sp_horizonte_2_altos_taruma_16.04.12.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3924/ind._no_0410_-serv._pavimentacao_asfaltica_da_unica_estrada_que_liga_os_bairro_jd_sao_paulo_e_vila_horizonte_2_16.04.12.docx" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3925/ind._no_0411_-serv._tapa_buracos_av._nilo_torres_16.04.12.docx" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3926/ind._no_0412_-criacao_de_projeto_coordenador_bucal_16.04.12.docx" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3928/ind._no_0426_-_implantacao_de_sargeta_na_rua_28_esquina_com_a_rua_3_no_bairro_jardim_palmares._23.04.12.docx" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3929/ind._no_0427_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_23.04.2012.docx" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3930/ind._no_0431__-_deputado_wagner_ramos_recurso_para_a_construcao_de_um_posto_de_saude__23.04.12.docx" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3931/ind._no_0449_-serv._limpeza_do_centro_da_cidade_rua_manoel_dionisio_sobrinho_02.05.12.docx" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3932/ind._no_0450_-serv._limpeza_nas_avenidas_02.05.12.docx" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3933/ind._no_0479_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_02.05.12.docx" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3934/ind._no_0480_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_d_jardim_taruma_07.05.12.docx" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3936/ind._no_0481_-_serv._reparo_na_estrada_comunidade_bandeirante_07.05.12.docx" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3938/ind._no_0482_-_abertura_da_rua_9-a_no_jardim_santa_izabel__07.05.12.docx" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3941/ind._no_0483_-_implantacao_de_vala_de_escoamento_de_agua_na_rua_9-a_jardim_satna_izabel_07.05.12.docx" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3943/ind._no_0485_-serv._pavimentacao_asfaltica_na_rua_17-a_vila_horizonte_07.05.12.docx" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3945/ind._no_0536_-_caminhao_pipa_alto_da_boa_vista_14.05.12.docx" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3947/ind._no_0537_-serv._pavimentacao_asfaltica_no_jardim_acapuco_14.05.12.docx" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3948/ind._no_0538_-_caminhao_pipa_no_jardim_acapuco_14.05.12.docx" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3949/ind._no_0539_-implantacao_de_mais_lixeiras_no_centro_da_cidade_14.05.12.docx" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3951/ind._no_0540_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_14.05.12.docx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3952/ind._no_0541_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_14.05.12.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3953/ind._no_0542_-serv.pavimentacao_asfaltica_nas_ruas_40_na_altura_da_rua_15-a_ate_a_17-a_vila_horizonte_14.05.12.docx" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3954/ind._no_0559_-iluminacao_da_avenida_brasil__21.05.12.docx" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3956/ind._no_0560_-implantacao_de_luminaria_na_vila_olimpica_21.05.12.docx" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3958/ind._no_0585_-_implantacao_da_academia_da_terceira_idade_na_praca_dos_pioneiros__28.05.12.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3959/ind._no_0586_-_implantacao_da_academia_da_terceira_idade_no_setor_n__28.05.12.docx" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3960/ind._no_0587_-_placas_de_transito_setor_n_28.05.12.docx" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3963/ind._no_0588_-cras_na_vila_horizonte_e_santa_izabel_28.05.12.docx" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3964/ind._no_0601_-serv._limpeza_dos_bueiros_no_centro_de_tga_28.05.12.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3966/ind._no_0625_-serv._reparo_na_estrada_do_bezerro_vermelho_04.06.12.docx" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3968/ind._no_0626_-_deputado_wagner_ramos_recurso_para_a_implantacao_das_atis_04.06.12.docx" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3969/ind._no_0627_-serv._tapa_buracos_rua_15_esquina_com_a_20_centro_04.06.12.docx" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3971/ind._no_0628_-_implantacao_de_quebra_molas_rua_7-a_com_a_32_vila_horizonte_04.06.12.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3972/ind._no_0629_-serv._tapa_buracos_na_rua_13-a_entre_as_ruas_30_e_a_32_na_vila_horizonte_04.06.12.docx" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3973/ind._no_0630_-serv.pavimentacao_asfaltica_no_distrito_de_sao_joaquim_04.06.12.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3975/ind._no_0631_-serv._reparo_nas_estradas_do_distrito_de_sao_joaquim_04.06.12.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3976/ind._no_0632_-serv._projeto_de_tansito_04.06.12.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3978/ind._no_0634_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_11.06.12.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3979/ind._no_0650_-serv._tapa_buracos_rua_24_esquina_com_a_01_ate_a_cohab_taruma_11.06.12.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3980/ind._no_0651_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_26_11.06.12.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3982/ind._no_0652_-_implantacao_de_quebra_molas_por_todas_as_principais_rua_do_mane_garrincha_11.06.12.docx" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3983/ind._no_0674_-_implantacao_de_um_orelhao_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3985/ind._no_0689_-_entrega_dos_correiros_no_mane_garrincha_18.06.12.docx" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3989/ind._no_0702_-_reiteracao_no_0128_-serv._reparo_na_estrada_mituo_matsumoto_25.06.12.docx" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3991/ind._no_0703__-implantacao_de_luminaria_na_rotatoria_da_rua_26_com_a_rua_13_avenida_cuiaba_centro_25.06.12.docx" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3996/ind._no_0715_-_caminhao_pipa_alto_da_boa_vista_25.06.12.docx" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/3999/ind._no_0716_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_25.06.12.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4003/ind._no_0717_-_serv.iluminacao_publica_vila_horizonte_25.06.12.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4006/ind._no_0736_-serv._asfalto_jd_paraiso_02.07.12.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4009/ind._no_0737_-serv._tapa_buracos_jardim_taruma_cohab_02.07.12.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4010/ind._no_0738_-_serv._reparo_nas_vias_de_acesso_das_agrovilas_12_e3_02.07.12.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4011/ind._no_0739_-serv._projeto_aquisicao_de_maquinas_02.07.12.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4012/ind._no_0750_-_caminhao_pipa_no_bairro_monte_libano_09.07.12.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4013/ind._no_0751_-_serv._asfalto_jd_monte_libano_e_vila_esmeralda_09.07.12.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4014/ind._no_0752_-_caminhao_pipa_no_bairro_jardim_san_diego_09.07.12.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4015/ind._no_0753_-_serv._asfalto_samae_vila_esmeralda_09.07.12.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4016/ind._no_0779_-_implantacao_de_quebra_molas_na_av._ismael_jose_do_nascimento_proximo_a_concessionaria_mitsubishi_16.07.12.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4018/ind._no_0780_-_abertura_da_rua_36_no_jardim_angola_16.07.12.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4019/ind._no_0781_-_abertura_da_rua_3_entre_as_ruas_40_e_42_jardim_angola36_no_jardim_angola_16.07.12.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4020/ind._no_0792_-_caminhao_pipa_acapulco_06.08.12.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4021/ind._no_0793_-_caminhao_pipa_alto_da_boa_vista_06.08.12.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4022/ind._no_0794_-_caminhao_pipa_no_bairro_jardim_vale_do_sol_06.08.12.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4023/ind._no_0795_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_06.08.12.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4024/ind._no_0801_-implantacao_de_lixeiras_no_shopping_popular_06.08.12.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4025/ind._no_0829_-serv._abertura_jd_santa_izabel_rua_42_uma_quadra_13.08.12.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4026/ind._no_0863_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_27.08.12.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4027/ind._no_0877_-_caminhao_pipa_no_bairro_jardim_tangara_ii_20.08.12.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4028/ind._no_0879_-_tampa_do_bueiro_na_rotatoria_da_avenida_das_plameiras_com_a__rua_24jardim_taruma_cohab_03.09.12.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4029/ind._no_0880_-_implantacao_de_sargeta_rua_3-a_entre_a_rua_24_e_rua_26__03.09.12.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4040/ind._no_0897_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_10.09.12.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4044/ind._no_0898_-_serv._asfalto_samae_jardim_taruma_10.09.12.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4049/ind._no_0910_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_10.09.12.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4050/ind._no_0911_-serv._limpeza_dos_bueiros_av._ismael_jose_do_nascimento_10.09.12.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4051/ind._no_0912_-_retirada_do_quebra_molas_na_av._ismael_jose_do_nascimento_com_a_rua_26_10.09.12.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4052/ind._no_0913_-implantacao_de_faixa_de_pedestres_na_rua_11-a_na_escola_silvio_paternez_10.09.12.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4053/ind._no_0914_-implantacao_de_faixa_de_pedestres_na_rua_32_e_34_proximo_a_escola_joao_batista_10.09.12.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4055/ind._no_0915_-implantacao_de_lixeiras_noterminal_rodoviario_e_shopping_popular_10.12.09.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4058/ind._no_0916_-implantacao_de_quebra_molas_na_rua_que_da_acesso_a_comunidade_sao_jose_avenida_do_mane_garrincha_10.09.12.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4060/ind._no_0935_-implantacao_de_luminaria_na_vila_olimpica_17.09.12.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4063/ind._no_0936_-serv._reparo_na_estrada_mituo_matsumoto_17.09.12.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4066/ind._no_0937_-serv._tapa_buracos_rua_julio_martinez_benevides_esquina_coma_rua_12_jose_corsino_17.09.12.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4069/ind._no_0943_-_caminhao_pipa_nos_bairros_morada_do_sol_e_bela_vista_17.09.12.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4072/ind._no_0953_-_implantacao_de_placas_de_sinalizacao_nas_entradas_da_cidade_proibindo_caminhoes_no_centro_da_cidade_24.09.12.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4073/ind._no_0980_-serv._limpeza_dos_bueiros_no_bairro_mane_garrincha_24.09.12.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4077/ind._no_0986_-serv._tapa_buracos_na_rua_40_no_bairro_jardim_acapulco_ate_a_avenida_brasil_centro_01.10.12.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4078/ind._no_0987_-_implantacao_de_sarjetas_na_rua_40_esquina_com_a_rua_31_no_bairro_jardim_acapulco_01.10.12.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4080/ind._no_0995-serv.iluminacao_publica_rua_28_esquina_com_a_5-a_jardim_pomares_01.10.12.docx" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4081/ind._no_1001-serv._manutencao_asfaltica_jardim_santa_isabel_081012.docx" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4082/ind._no_1011-serv._limpeza_dos_bueiros_na__vila_sao_pedro_-_08.10.12.docx" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4083/ind._no_1012_-_implantacao_de_quebra_molas-alto_da_taruma_rua_11-a_easq_com_a_rua_m___08.10.12.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4084/ind._no_1023_-_implantacao_de_quebra_molas_rua_13-a_entre_a_rua_36_e_38_na_vila_horizonte_15.10.12.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4085/ind._no_1024_-serv._tapa_buracos_av._ismael_jose_do_nascimento_com_a_rua_04-a_15.10.12.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4086/ind._no_1050_-_implantacao_de_quebra_molas_rua_90_sob_esquina_com_a_rua_24_no_jardim_taruma_17.10.12.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4087/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4088/ind._no_1068-serv._limpeza_na_quadra_de_areia_modulo_e_toda_a_sua_extensao_29.10.12.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4090/ind._no_1069_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_2.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4092/ind._no_1070_-_implantacao_de_quebra_molas_rua_110_sob_esquina_com_a_rua_m_no_jardim_taruma_29.10_1.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4093/ind._no_1088_-implantacao_de_luminaria_na_rua_11a_no_jardim_do_lago_31.10.12.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4094/ind._no_1089_-serv._tapa_buracos_av._rua_46_jardim_alto_alegre_31.10.12.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4095/ind._no_1109_-_deputado_wagner_ramos_recurso_para_a_implantacao_de_pavimentacao_asfaltica_da_estrada_que_liga_tangara_da_serra_a_comunidade_do_bezerro_vermelho.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4096/ind._no_1133_-_implantacao_de_sargeta_rua_20_esquina_coma_26_cohab_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4097/ind._no_1134_-_implantacao_de_sargeta_rua_30_esquina_co_a_rua_i_jardim_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4098/ind._no_1135_-_serv._asfalto_samae_jardim_taruma_12.11.12.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4099/ind._no_1150_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_26.11.12.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4100/ind._no_1151_-serv._tapa_buracos_na_rua_26_esquina_com_a_rua_15-a_26.11.2012.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4101/ind._no_1155_-_implantacao_de_quebra_molas_rua_15_sob_esquina_com_a_rua_20_no_jardim_italia_26.11.12.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4102/ind._no_1183-_tapar_as__manilhas_no_jd_alto_alegre_29.11.12.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4103/ind._no_1184_-serv._tapa_buracos__rua_6-4_que_liga_a_rua_4-a_no_jardim_alto_alegre..docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4104/ind._no_1203_-_serv._reparo_na_rua_5-a_entre_as_ruas_42_e_a_48_no_jardim_paraiso._06.12.12.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4105/ind._no_1204_-serv._reparono_jardim_monte_libano_na_rua_50_ate_a_rua_58_06.12.12.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4106/ind._no_1206_-_implantacao_de_vala_de_escoamento_de_agua_na_avenida_ismael_jose_com_rua_24_06.12.12.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4107/ind._no_1207_-_serv._reparo_na_na_av._ramon_sanches_marques_trecho_entre_a_unic_e_o_anelviario_06.12.12_-.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4108/ind._no_1214_-_serv._desintupimento_de_bueiro_17.12.12.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4109/ind._no_1215_-_implantacao_de_sargeta_rua_20_esquina_coma_celso_rosa_de_lima_cohab_taruma_17.12.12.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.tangaradaserra.mt.leg.br/media/sapl/public/materialegislativa/2012/4110/ind._no_1216_-serv._recuperacao_e_pavimentacao_asfaltica_da_rua_26_da_19_ate_vila_goiania_17.12.12.doc" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H175"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="10.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="241.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="240.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>